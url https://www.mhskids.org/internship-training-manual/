--- v0 (2026-07-15)
+++ v1 (2026-08-27)
@@ -1,52 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D6AA1F4" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Milton Hershey School</w:t>
       </w:r>
     </w:p>
@@ -127,71 +131,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="458C0247" w14:textId="3FA5EF56" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00BA6BFE" w:rsidP="00F15FD0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Allison Carrier, </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Allison Carrier, Psy.D.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27403995" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Director of Psychological Services and Training</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65EDD029" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -361,95 +345,113 @@
         <w:t>http://www.mhskids.org/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32596CC0" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="1F4E79"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BADDFDD" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F4E79"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52CB0533" w14:textId="658030FB" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="008C398E">
+    <w:p w14:paraId="52CB0533" w14:textId="714B448C" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="008C398E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applications due: November </w:t>
       </w:r>
       <w:r w:rsidR="0059466B" w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">15, </w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="005473D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0059466B" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006F743C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="000F6A8C">
+      <w:r w:rsidR="005473D4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15DF1C0A" w14:textId="77777777" w:rsidR="008C398E" w:rsidRPr="007D7195" w:rsidRDefault="008C398E" w:rsidP="008C398E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5193591B" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
@@ -748,83 +750,83 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Phone: (202) 336-5979</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DAC980" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:left="2160"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="007D7195">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>apaacred@apa.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4170F55D" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:left="2160"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="007D7195">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.apa.org/ed/accreditation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5B180B1C" w14:textId="77777777" w:rsidR="00AD244D" w:rsidRPr="007D7195" w:rsidRDefault="00AD244D" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="1F4E79"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D55FB2B" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -1224,51 +1226,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="633BEB94" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="00DA530A" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA530A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Procedures that Govern Intern Selection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC97DD6" w14:textId="0F597E1A" w:rsidR="00F15FD0" w:rsidRPr="00DA530A" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+    <w:p w14:paraId="0CC97DD6" w14:textId="08C59C53" w:rsidR="00F15FD0" w:rsidRPr="00DA530A" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002139D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Milton Hershey School is seeking three full-time psychology interns. </w:t>
       </w:r>
       <w:r w:rsidRPr="002139D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1342,59 +1344,59 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">year must be submitted through the APPIC portal by midnight EST on November 15, </w:t>
       </w:r>
       <w:r w:rsidR="00C176D5" w:rsidRPr="002139D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="0060548E" w:rsidRPr="002139D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00A30E3B">
+      <w:r w:rsidR="005B1779">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="002139D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA530A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28ED31E4" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
@@ -1421,51 +1423,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Milton Hershey School psychology internship program is a participating member of the Association of Psychology Postdoctoral and Internship Centers (APPIC) and adheres to all policies and procedures of the association. </w:t>
       </w:r>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This internship site agrees to abide by the APPIC policy that no person at this training facility will solicit, accept, or use any ranking-related information from any intern applicant. </w:t>
       </w:r>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Application is with the formal APPIC application and interns are identified through the “Match” process.  Information about the Match process and application forms may be downloaded from the APPIC web site at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="007D7195">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.appic.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="426F737C" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
@@ -1624,51 +1626,50 @@
     <w:p w14:paraId="58A85961" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55661D18" w14:textId="290F92F5" w:rsidR="00F15FD0" w:rsidRDefault="00333574" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Our program utilizes virtual formats for intern recruitment and selection. </w:t>
       </w:r>
       <w:r w:rsidR="002605FD" w:rsidRPr="00A67A22">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As a program, </w:t>
       </w:r>
       <w:r w:rsidR="002605FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">it is important that our recruitment and selection process be accessible and </w:t>
       </w:r>
       <w:r w:rsidR="002605FD" w:rsidRPr="00A67A22">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>equit</w:t>
@@ -2489,60 +2490,60 @@
         </w:rPr>
         <w:t xml:space="preserve">student </w:t>
       </w:r>
       <w:r w:rsidR="00F112A5" w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">membership in the </w:t>
       </w:r>
       <w:r w:rsidR="00B71D6D" w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>American Psychological Association (A</w:t>
       </w:r>
       <w:r w:rsidR="00F112A5" w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PA) and Time2Track are provided.  Interns receive a $200 spending allowance to purchase books and other resources that each intern can keep at the conclusion of the internship. </w:t>
+        <w:t xml:space="preserve">PA) and Time2Track are provided.  Interns receive a $200 spending allowance to </w:t>
       </w:r>
       <w:r w:rsidR="00F112A5" w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Additionally, interns are provided with up to $300 toward professional conference/workshop expenses and receive up to 5 days of professional development leave.</w:t>
+        <w:t>purchase books and other resources that each intern can keep at the conclusion of the internship. Additionally, interns are provided with up to $300 toward professional conference/workshop expenses and receive up to 5 days of professional development leave.</w:t>
       </w:r>
       <w:r w:rsidR="004D2D45" w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> There are </w:t>
       </w:r>
       <w:r w:rsidR="00596976" w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">additional </w:t>
       </w:r>
       <w:r w:rsidR="004D2D45" w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">opportunities for continuing education during the internship year. </w:t>
       </w:r>
@@ -3030,69 +3031,51 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02F8E6D6" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The location of the internship program within a residential school community allows us to provide a complete range of both clinical and school psychology services to our population of children and adolescents between the ages of 4 and high school graduation. Consultation with those adults who impact the child’s life is an area of emphasis. Consultations that are internal to the campus include teachers, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, social workers, psychiatrists, pediatricians, and other professional staff. Consultations that are external to the campus include parents, extended family, social agency personnel, and professional care providers from the child’s home community.  </w:t>
+        <w:t xml:space="preserve">The location of the internship program within a residential school community allows us to provide a complete range of both clinical and school psychology services to our population of children and adolescents between the ages of 4 and high school graduation. Consultation with those adults who impact the child’s life is an area of emphasis. Consultations that are internal to the campus include teachers, houseparents, social workers, psychiatrists, pediatricians, and other professional staff. Consultations that are external to the campus include parents, extended family, social agency personnel, and professional care providers from the child’s home community.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21BC4F8C" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5044835B" w14:textId="428C36F3" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00A13CFD" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5749E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
@@ -3303,78 +3286,60 @@
     <w:p w14:paraId="1762FB36" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Each student receives an excellent education that focuses on reading, writing, mathematics, science, career exploration, social studies and fine arts, with a strong emphasis on character and leadership development. </w:t>
       </w:r>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The goal of the academic program is to prepare students for success in college and career.  The school has a standards-based curriculum. Students must master basic learning for a particular subject and/or grade level </w:t>
+        <w:t xml:space="preserve">The goal of the academic program is to prepare students for success in college and career.  The school has a </w:t>
       </w:r>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">before they are permitted to advance to a new area of learning or grade level. For students experiencing difficulty, remedial help is provided.  Students come to MHS with varying aptitudes and competencies. Our employees strive to help them grow in their achievement and understanding. Thanks to the diligence of our students, our dedicated teachers and the support of </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, our students make impressive progress.  </w:t>
+        <w:t xml:space="preserve">standards-based curriculum. Students must master basic learning for a particular subject and/or grade level before they are permitted to advance to a new area of learning or grade level. For students experiencing difficulty, remedial help is provided.  Students come to MHS with varying aptitudes and competencies. Our employees strive to help them grow in their achievement and understanding. Thanks to the diligence of our students, our dedicated teachers and the support of houseparents, our students make impressive progress.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B4C0C73" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F867CB5" w14:textId="265B0492" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3756,73 +3721,51 @@
       </w:r>
       <w:r w:rsidR="00873CF7" w:rsidRPr="00AB1977">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB1977">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">full-time teachers. </w:t>
       </w:r>
       <w:r w:rsidR="00F15FD0" w:rsidRPr="00AB1977">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">In addition to the </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, teachers and coaches who work directly with the students, there are also hundreds of support employees who help to mentor and </w:t>
+        <w:t xml:space="preserve">In addition to the houseparents, teachers and coaches who work directly with the students, there are also hundreds of support employees who help to mentor and </w:t>
       </w:r>
       <w:r w:rsidR="00987D96" w:rsidRPr="00AB1977">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nurture</w:t>
       </w:r>
       <w:r w:rsidR="00F15FD0" w:rsidRPr="00AB1977">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> students. </w:t>
       </w:r>
       <w:r w:rsidR="00AB1977" w:rsidRPr="00AB1977">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
@@ -3904,139 +3847,139 @@
     </w:p>
     <w:p w14:paraId="7F8C6E12" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>All children must meet the following admissions requirements for enrollment:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4967A5E5" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00B63255">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>Come from a family of lower income.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="285417B0" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00B63255">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>Be 4-15 years old at the time of enrollment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1D7814" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00B63255">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>Have the ability to learn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E94797F" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00B63255">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>Be free of serious behavioral problems that disrupt life in the classroom or home.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1105DC00" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00B63255">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>Be able to participate in the school’s program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28D59DD4" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -4426,51 +4369,60 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D00C09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">one psychology resident and </w:t>
       </w:r>
       <w:r w:rsidR="00F76EAF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">four </w:t>
       </w:r>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">administrative secretaries (two full time and two part time).  These individuals serve our students in one of the three </w:t>
+        <w:t xml:space="preserve">administrative secretaries (two full time and two part time).  These individuals serve our </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">students in one of the three </w:t>
       </w:r>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">school buildings </w:t>
       </w:r>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and/or the Health Center.  </w:t>
       </w:r>
       <w:r w:rsidR="008A1CF1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>One</w:t>
@@ -4483,60 +4435,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B3476">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ontrac</w:t>
       </w:r>
       <w:r w:rsidR="00C24AA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ted drug and alcohol </w:t>
-[...8 lines deleted...]
-        <w:t>specialist</w:t>
+        <w:t>ted drug and alcohol specialist</w:t>
       </w:r>
       <w:r w:rsidR="00FC5184">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00C24AA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D07E18">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
@@ -5438,269 +5381,269 @@
         </w:rPr>
         <w:t xml:space="preserve">provide opportunities for all of our interns to demonstrate that they have met each of the required </w:t>
       </w:r>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">profession-wide competencies in Health Service Psychology (HSP). </w:t>
       </w:r>
       <w:r w:rsidR="00D04D2F" w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> At the conclusion of the internship, interns will demonstrate competence in each of the required profession-wide competences:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58468219" w14:textId="644FD608" w:rsidR="00D04D2F" w:rsidRPr="007D7195" w:rsidRDefault="00D04D2F" w:rsidP="002B2C92">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Research</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A2670E" w14:textId="77777777" w:rsidR="00D04D2F" w:rsidRPr="007D7195" w:rsidRDefault="00D04D2F" w:rsidP="002B2C92">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ethical and legal standards</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="022C55D2" w14:textId="0D4455F6" w:rsidR="00D04D2F" w:rsidRPr="007D7195" w:rsidRDefault="00D04D2F" w:rsidP="002B2C92">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Individual and cultural diversity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E50964" w14:textId="77777777" w:rsidR="00D04D2F" w:rsidRPr="007D7195" w:rsidRDefault="00D04D2F" w:rsidP="002B2C92">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Professional values, attitudes and behaviors</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A632B2" w14:textId="77777777" w:rsidR="00D04D2F" w:rsidRPr="007D7195" w:rsidRDefault="00D04D2F" w:rsidP="002B2C92">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Communication and interpersonal skills</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF3C0B1" w14:textId="77777777" w:rsidR="00D04D2F" w:rsidRPr="007D7195" w:rsidRDefault="00D04D2F" w:rsidP="002B2C92">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Assessment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E33FA9A" w14:textId="77777777" w:rsidR="00D04D2F" w:rsidRPr="007D7195" w:rsidRDefault="00D04D2F" w:rsidP="002B2C92">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Intervention</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B21B78B" w14:textId="77777777" w:rsidR="00D04D2F" w:rsidRPr="007D7195" w:rsidRDefault="00D04D2F" w:rsidP="002B2C92">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Supervision</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="178B21EC" w14:textId="7B12ADB8" w:rsidR="00D04D2F" w:rsidRPr="008307CA" w:rsidRDefault="00D04D2F" w:rsidP="002B2C92">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Consultation and interpersonal/interdisciplinary skills</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="169F684D" w14:textId="77777777" w:rsidR="008307CA" w:rsidRPr="007D7195" w:rsidRDefault="008307CA" w:rsidP="008307CA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="026393C0" w14:textId="241D8D7E" w:rsidR="002E3543" w:rsidRPr="007D7195" w:rsidRDefault="00056302" w:rsidP="002A063A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6101,4248 +6044,4186 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Program philosophy and values</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ACDCC79" w14:textId="78CA314B" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00B63255">
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Training is based on the practitioner-scholar model of training.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442A2FA0" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We believe the internship year should be devoted primarily to activities of professional psychology and science should guide all clinical practice. The core clinical activities consist of therapy, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">assessment, consultation, and supervision.  Clinical practice and science are integrated throughout individual and group supervision.  We utilize empirically validated assessments and treatment practices and expect our interns to implement evidence-based procedures, using a scientifically minded approach. It is also important that our interns are able to employ the practice-based research skills needed for the evaluation of service outcomes and quality improvement.  We utilize a competency-based education and training model to ensure interns acquire the knowledge, skills, and attitudes needed for effective professional practice. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2171D5BC" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27214126" w14:textId="7FD2020E" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00B63255">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Training is the focus of the internship year.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CD1CF5" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the beginning of the internship, interns develop individualized learning goals which align with our overall program goals. Service delivery and supervision are integral aspects of the learning experience for our interns.  Our supervising psychologists are committed to providing quality supervision and actively mentor our interns to ensure they meet program and individual goals. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74DCA7C9" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="501DC07B" w14:textId="0E0BE12D" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00B63255">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Generalist training is an important foundation for professional competence.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206E0F45" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our program is designed to prepare psychologists for practice in a wide range of professional settings which serve children and adolescents. Generalist training provides broad experiences in effective psychological practice, utilizing evidence-based psychological interventions, and the use of solid professional judgment.  Our training provides interns with an extensive and flexible foundation of clinical, consultation, and assessment skills.  Interns gain experience working with children and adolescents from low-income families who have diverse individual and cultural backgrounds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394C82B7" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="473F663F" w14:textId="36A5BE02" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00B63255">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Training is individualized.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66424877" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The internship year allows for the consolidation of professional identity, and development of competencies in Health Service Psychology (HSP).  As their competency grows, interns assume greater responsibility for the care they provide under the direction and guidance of their supervisors. We support our interns as they develop their professional identity and maintain responsibility for their learning experience.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E2E54F" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7683C6A3" w14:textId="0F77345D" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00B63255">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Training is collaborative.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38684B3C" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Central in professional practice at Milton Hershey School is a collaborative team approach designed to meet the needs of the school and community.  An important aspect of the intern’s professional development includes the experience of working with other psychologists, health care professionals, and professionals from other disciplines to meet the needs of students.  Interns are expected to work with and learn from staff from a variety of disciplines and to establish collaborative relationships. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141B058E" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB0DA5F" w14:textId="6B207AE5" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00B63255">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Training is sensitive to cultural and individual diversity.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB65AC8" w14:textId="7F04CAE3" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our program is committed to ensuring interns and staff understand the cultural and individual factors of students which are necessary to provide effective and responsive psychological services.  Interns need to practice within a sociocultural framework which considers the diversity of values, interactional styles, and cultural expectations in a systematic fashion.  The sensitivity to individual and cultural differences is particularly relevant at Milton Hershey School </w:t>
+      </w:r>
+      <w:r w:rsidR="00F133D3" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provides services to a very diverse community.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C596A1" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77306E95" w14:textId="58179C59" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00B63255">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Training prepares interns for a variety of professional roles.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA3450B" w14:textId="47088CE7" w:rsidR="00F15FD0" w:rsidRDefault="00F15FD0" w:rsidP="0084446D">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Due to advances in psychological science, the focus in our field has transitioned from the primary focus on the treatment of mental health problems to the provision of broader services across the health care spectrum. While intervention and assessment skills remain important competencies, our program provides experience and training in the additional array of HSP competencies, including consultation, leadership, and outcome evaluation.  Our setting is ideal to prepare interns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>for a variety of professional roles as we utilize a multi-disciplinary approach within a residential setting of over 2,</w:t>
+      </w:r>
+      <w:r w:rsidR="00451033">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 students.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E1E2D7" w14:textId="77777777" w:rsidR="00E02A1E" w:rsidRPr="007D7195" w:rsidRDefault="00E02A1E" w:rsidP="0084446D">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="789C7AE1" w14:textId="7124C17E" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00B63255">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Training prepares interns to assume professional responsibility.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2622F94F" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Internship provides an opportunity for full-time involvement in a professional role that requires personal dedication.  Interns are provided with increased responsibility for decision-making throughout the course of the year.  They are expected to meet problems in a professional manner, formulate and implement decisions appropriate to their assessment of situations, and consult with their supervisors.  The ability to understand and navigate a large and complex system in a manner that maximizes the benefit for students is an important aspect of training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C31102" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2470543E" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We also strive to build professional identity and responsibility of interns through their involvement in the training program itself.  Interns are called upon to take responsibility for many decisions that impact their learning experiences.  Interns are responsible for developing their individual learning goals which align with program-wide competencies.  Interns are expected to take responsibility for their learning by identifying these goals, actively participating in their own learning by self-reflection and self-evaluation, identifying learning needs and fulfilling them by seeking relevant education and experiences, and by providing feedback and evaluation of their supervision and training experiences. Interns are expected to participate in the improvement of the training program itself by providing ongoing feedback and formal written feedback two times a year.  Interns also participate in the intern selection process for the next year’s intern cohort.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E60EFBC" w14:textId="1E34B03D" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="534920C6" w14:textId="77777777" w:rsidR="00D10DF8" w:rsidRDefault="00D10DF8" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26021B78" w14:textId="2D16806A" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Internship Training Activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E4839D" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E9A00A5" w14:textId="67659DF8" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The primary training method of the MHS internship is experiential. Thus, interns provide direct services to students throughout the entire year under direct supervision. Clinical experiences are augmented by </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10DF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>supervision</w:t>
+      </w:r>
+      <w:r w:rsidR="00807F84" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">didactic </w:t>
+      </w:r>
+      <w:r w:rsidR="00E947FC" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>training,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and supervisory experiences. Each intern receives balanced opportunities throughout the entire year for individual and group psychotherapy, consultation, psychoeducational and psychological assessment, crisis management, individual and group supervision, and didactics. More detailed information about these training activities is provided below. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45176EEA" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F06F0F5" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Individual and Group Psychotherapy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3856BAB3" w14:textId="20AF9460" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Psychotherapy comprises a significant role during the internship year and accounts for approximately 35 percent of the interns’ time each week. Therapy experiences are available for children </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2A42" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aged</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 through high school graduation.  An expansive range of child and adolescent disorders listed within the DSM-5</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1D7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-TR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are treated at MHS, and each intern is expected to work with each age range over the course of the year. Each intern maintains a caseload of approximately 15 students. Referrals for counseling and psychotherapy come from the residential and academic staff, guardians, or from student self-referral. Interns will have the unique opportunity to plan the frequency of sessions, and length of treatment based on students’ needs, not third-party funding. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72453ABE" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64EB836E" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A variety of group psychotherapy experiences for all age ranges are also available throughout the year, and interns are expected to co-facilitate at least one group during the internship year. Some examples of groups offered include trauma, domestic violence, grief/loss, family of origin, animal assisted therapy, and substance abuse within the family. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1E0F45" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3C8AA8" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Consultation Activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A01889" w14:textId="43315DEA" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Consultation is another primary area of emphasis for the MHS internship and accounts for approximately 25 percent of the interns’ time each week.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25580">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Interns are expected to provide direct consultation services to MHS staff, including houseparents, teachers, and guardians, as well as other MHS health professionals. In addition, consultation with outside agencies, such as social and community agencies is also encountered. Consultation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">activities vary </w:t>
+      </w:r>
+      <w:r w:rsidR="003A4416" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>widely and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can include discussing common psychological disorders among adolescents with a house parent, discussing treatment issues of a particular case with a psychiatrist or pediatrician, or providing recommendations to the Health Center nurse concerning the treatment plan for a student who was admitted to the Health Center. The intern is also expected to meet with house parents and teachers to develop individualized treatment plans for learning and behavioral intervention. It is further expected that the intern will periodically reconvene these consultation meetings so those individual treatment plans may be revised and updated. The Psychology Department also has a significant commitment to the professional development of the school’s employees, and it is expected that the intern will actively participate in the development and implementation of the school’s training programs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDA20E1" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E2C1ACD" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Psychoeducational and Psychological Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0CF3C1" w14:textId="2F7CBE8F" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assessment and diagnosis are crucial components of the MHS internship program and account for approximately 20 percent of the interns’ time. Evaluations are conducted for a wide range of learning and psychological disorders for children </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2A42" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aged</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 through high school graduation. A wide variety of psychometrically sound measures are utilized, and interns receive training as needed for administration of all measures. Psychological Services is well equipped with materials and space. Additionally, video equipment and two-way mirrors are also available for test administration and supervision purposes. The intern has a central role as a team member in a multi-disciplinary team in the diagnosis and intervention implementation for MHS students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EFFF51" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="762295D9" w14:textId="01F39E7A" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Psychological assessment measures are also utilized with psychotherapy cases as clinically indicated. A variety of psychometrically sound self-report and projective measures are available, and interns receive supervision on all assessment and diagnostic activities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A135175" w14:textId="77777777" w:rsidR="00C50516" w:rsidRPr="007D7195" w:rsidRDefault="00C50516" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD7178A" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Crisis Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAED09E" w14:textId="778CB089" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A large component of psychological services provided at MHS consists of various crisis management services. To assist in managing these services, there is a licensed psychologist, certified school psychologist, </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1028">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">licensed psychotherapist on-call 24 hours each day. Staff rotate on-call responsibilities. Interns participate in crisis management services throughout the year and are required to shadow an on-call </w:t>
+      </w:r>
+      <w:r w:rsidR="000065AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>clinician</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="000065AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>seven days during the internship year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6085FBD0" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F1A402B" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Supervision and Didactics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF4EE3F" w14:textId="34EB412D" w:rsidR="005B1028" w:rsidRPr="00CA54AA" w:rsidRDefault="00F15FD0" w:rsidP="00CA54AA">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA54AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All interns receive two hours of individual supervision and two hours of group supervision each week. Individual and group supervision involves clinical, scientific, ethics, and professional aspects. Members of the ITC provide weekly individual and group supervision experiences. Members of the ITC include the DT, </w:t>
+      </w:r>
+      <w:r w:rsidR="006D37A0" w:rsidRPr="00CA54AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA54AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">other licensed psychologists.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C603A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA54AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ur supervisors have significant clinical care responsibilities and provide training at MHS.  </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1028" w:rsidRPr="00CA54AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interns will also have the opportunity to </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA54AA" w:rsidRPr="00CA54AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA54AA" w:rsidRPr="00CA54AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>emonstrate</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1028" w:rsidRPr="00CA54AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> good knowledge of supervision techniques and employ these skills in direct or simulated practice</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA54AA" w:rsidRPr="00CA54AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during the internship year.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1028" w:rsidRPr="00CA54AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC913CE" w14:textId="77777777" w:rsidR="00F80B24" w:rsidRPr="007D7195" w:rsidRDefault="00F80B24" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2552E999" w14:textId="2933BD47" w:rsidR="00F15FD0" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Individual Supervision</w:t>
+      </w:r>
+      <w:r w:rsidR="00C603A0" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C603A0" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interns receive a minimum of two hours of scheduled, face-to-face individual supervision per week.  A minimum of one hour is with the primary supervisor and a minimum of one hour is with the delegated supervisor.  At the beginning of the internship, individual supervisors complete a supervision contract with the intern, which is intended to establish parameters of supervision, assist in supervisee professional development, and provide clarity concerning the responsibilities of the supervisor.  Supervision involves clinical, scientific, ethics, and professional aspects.  Interns can expect supervision that challenges them to thoughtfully examine their practice. Clinical aspects of supervision include a review of client progress, discussion of client status, discussion of therapeutic techniques and interventions, review of case notes, consultation notes, treatment plans, clinical case reviews, information for assessment (e.g., case conceptualization, selection of assessment measures, review of protocols), and review of videotaped sessions. Additionally, discussions of therapeutic techniques and interventions are held regularly. Each intern receives cases from all ages, as well as all possible diagnoses and referral questions to ensure appropriate breadth of clinical work. Scientific aspects of supervision include discussion of relevant scientific findings related to clinical practice, discussion of recent scientific findings, and education regarding a specific measure or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>technique in which the intern may be unfamiliar. Additionally, supervisors make specific reading assignments from the empirical literature when needed or appropriate. Professional aspects of supervision can include an array of issues and topics. Some examples include discussion of the transition from student to intern, discussions regarding working within a large organization, and problem-solving for staff or colleague problems encountered during the year. Ethical responsibilities and professional identity and development are also a focus of individual supervision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDBCA19" w14:textId="77777777" w:rsidR="00720DDF" w:rsidRPr="007D7195" w:rsidRDefault="00720DDF" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F5FF874" w14:textId="37B78F57" w:rsidR="00F15FD0" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interns are expected to </w:t>
+      </w:r>
+      <w:r w:rsidR="00720DDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">video </w:t>
+      </w:r>
+      <w:r w:rsidR="00720DDF" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>record</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> select therapy and assessment cases (with appropriate documented consent and assent from clients) at </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2A42" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a minimum of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> four times a year. Taped sessions are reviewed to assess intern skill level and progress, to develop therapy goals, and to discuss the process of therapy and therapy techniques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFC2C77" w14:textId="77777777" w:rsidR="00F63D46" w:rsidRDefault="00F63D46" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A3DE63" w14:textId="0C62C0F6" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="004464B3">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Although the individual supervisor is primarily responsible for the clinical work of the student, the ITC plays an important role in monitoring student progress. The ITC will review provide regular feedback to individual supervisors regarding the intern’s progress. Members of the ITC are available for consultation and supervision on individual cases or situations and are expected to provide direction and guidance to interns as needed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A977F2A" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="004464B3">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F64A33" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="004464B3">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Since the ultimate clinical responsibility falls on the primary individual supervisor, interns and staff should direct questions to their individual supervisors.  Also, significant concerns about an intern’s progress or problematic behavior will be discussed with individual supervisors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53893522" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="004464B3">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42148D89" w14:textId="14194531" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="004464B3">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Group Supervision:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> All interns receive a total of two hours of group supervision each week</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0863" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidR="004464B3" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>group supervision curriculum has been aligned to ensure that our training experiences match the required professional</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0863" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-w</w:t>
+      </w:r>
+      <w:r w:rsidR="004464B3" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ide competencies listed in the Aims, Training, Competencies and Outcomes section of the Standards of Accreditation in Health Service Psychology (SoA). The </w:t>
+      </w:r>
+      <w:r w:rsidR="00943558" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="004464B3" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">escription of </w:t>
+      </w:r>
+      <w:r w:rsidR="00943558" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="004464B3" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roup </w:t>
+      </w:r>
+      <w:r w:rsidR="00943558" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004464B3" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upervision </w:t>
+      </w:r>
+      <w:r w:rsidR="00943558" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="004464B3" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ctivities is listed below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299E6426" w14:textId="1263467A" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="004464B3">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B47A2C" w14:textId="5687DCD1" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="004464B3">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assessment: Case Presentation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBFC8FD" w14:textId="0A916D63" w:rsidR="004464B3" w:rsidRDefault="004464B3" w:rsidP="004464B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interns learn and use a variety of psychological and psychoeducational measures to diagnose and treat DSM-5</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-TR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disorders, learning disabilities, educational, social/emotional, and adjustment problems. Interns will select a current assessment case to present to the group for which they need additional feedback and peer supervision. The interns are expected to provide data from the assessment process, as well as describe observations and share teacher, houseparent, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>parent/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sponsor reports as available. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interns are expected to engage in active discussion and to provide peer supervision. Interns should bring scientific and evidenced based articles and resources to group supervision for discussion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65227EAE" w14:textId="77777777" w:rsidR="00B53B55" w:rsidRPr="007D7195" w:rsidRDefault="00B53B55" w:rsidP="00C603A0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E686896" w14:textId="0DCE95F1" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="0032059E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Consultation and Interprofes</w:t>
+      </w:r>
+      <w:r w:rsidR="0032059E" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sional/Interdisciplinary Skills: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Case Presentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5680FC90" w14:textId="77777777" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="004464B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interns will present a consultation case. Interns will select a current case for which they need additional feedback and peer supervision. The interns are expected to share their consultation model, strategies and evaluate the effectiveness of those strategies. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interns are expected to engage in active discussion and to provide peer supervision. Interns should bring scientific and evidenced based articles and resources to group supervision for discussion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCF53FC" w14:textId="77777777" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="004464B3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD5B39B" w14:textId="04F294B1" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="00943558">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ethical and Legal Standards: Presentation of Ethical Dilemma(s</w:t>
+      </w:r>
+      <w:r w:rsidR="0032059E" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1457F89C" w14:textId="68E8A66F" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="004464B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interns will present an ethical dilemma or dilemmas for one of their cases for peer feedback and supervision. Interns are expected to review the APA Code and Ethics and describe the ethics decision making model that they utilized when </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5B5B" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>considering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> how to resolve the dilemma. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interns are expected to engage in active discussion and to provide peer supervision.  Interns should bring scientific and evidenced based articles and resources to group supervision for discussion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3350BBF9" w14:textId="77777777" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="004464B3">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B481699" w14:textId="143638F1" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="00943558">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intervention: Case Presentation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5797CEF0" w14:textId="1C364BFE" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="004464B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Interns will select cases from their assigned caseload. Interns are to present using a case conceptualization model which includes issues related to diversity and individual differences for the client. They are encouraged to present cases that would benefit from peer feedback and supervision.  The interns are expected to provide a video recording of the client, discuss </w:t>
+      </w:r>
+      <w:r w:rsidR="005645D2" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>evidence-based</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> treatment interventions and outcome of their progress monitoring. Interns are expected to engage in active discussion and to provide peer supervision. Interns should bring scientific and evidenced based articles and resources to group supervision for discussion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EAA17B" w14:textId="77777777" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="004464B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CB04A79" w14:textId="77777777" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="00943558">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intervention: Crisis Assessment and Safety Planning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422602A9" w14:textId="77777777" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="004464B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interns will select a case for which a crisis assessment and safety planning was conducted.  Interns are to present the assessments that were utilized, the outcome of the assessment and key aspects that lead to their decision making.  Interns are to review their safety planning and the outcome of the case. Interns are expected to engage in active discussion and to provide peer supervision. Interns should bring scientific and evidenced based articles and resources to group supervision for discussion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04FF0012" w14:textId="77777777" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="004464B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B26976" w14:textId="77777777" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="00943558">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research: Presentation of Dissertation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6884B32C" w14:textId="77777777" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="004464B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interns will present their dissertation research or clinical research paper that contributes to the scientific and professional knowledge base. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30254417" w14:textId="77777777" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="004464B3">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20B1E7D8" w14:textId="1A8DA0EA" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="00943558">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Supervision</w:t>
+      </w:r>
+      <w:r w:rsidR="00C603A0" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>: Clinical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Supervision in Health Service Psychology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4115C9F5" w14:textId="5C97E6EE" w:rsidR="00943558" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="00943558">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interns will discuss </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">theories, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5B5B" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>models,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and effective practices in supervision, specifically </w:t>
+      </w:r>
+      <w:r w:rsidR="00943558" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">related to their career </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>goals.</w:t>
+      </w:r>
+      <w:r w:rsidR="00943558" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The interns will employ these skills in simulated supervision by completing role-plays of supervision techniques in group</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0239F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supervision</w:t>
+      </w:r>
+      <w:r w:rsidR="00943558" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00943558" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA3CFE0" w14:textId="0D54F1CB" w:rsidR="004464B3" w:rsidRPr="007D7195" w:rsidRDefault="004464B3" w:rsidP="004464B3">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04611A84" w14:textId="08E75888" w:rsidR="007F123B" w:rsidRDefault="00F80B24" w:rsidP="00B63255">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Didactic </w:t>
+      </w:r>
+      <w:r w:rsidR="007F123B" w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00C603A0" w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Interns</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4B29" w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participate in didactic activities which </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5B5B" w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>involve</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4B29" w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00082A2E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>presentations</w:t>
+      </w:r>
+      <w:r w:rsidR="007F123B" w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, discussions</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20C3F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000E401B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clinical case reviews </w:t>
+      </w:r>
+      <w:r w:rsidR="007F123B" w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and readings on professional topics and training issues.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E401B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F123B" w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interns participate in didactics for a minimum of 2 hours per week on average, with no less than 8 hours in any given month. </w:t>
+      </w:r>
+      <w:r w:rsidR="00082A2E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F123B" w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seminar topics relate to the profession-wide competencies identified in the SoA for Health Service Psychologists. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F123B" w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interns are also </w:t>
+      </w:r>
+      <w:r w:rsidR="000E4B29" w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">invited </w:t>
+      </w:r>
+      <w:r w:rsidR="007F123B" w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to attend didactic trainings </w:t>
+      </w:r>
+      <w:r w:rsidR="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of interest at the </w:t>
+      </w:r>
+      <w:r w:rsidR="000E4B29" w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Penn State Milton S. Hershey Medical Center</w:t>
+      </w:r>
+      <w:r w:rsidR="00082A2E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:r w:rsidR="000E4B29" w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of Psychiatry and Behavioral Health. </w:t>
+      </w:r>
+      <w:r w:rsidR="00082A2E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63255" w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Additional</w:t>
+      </w:r>
+      <w:r w:rsidR="00884225" w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> training opportunit</w:t>
+      </w:r>
+      <w:r w:rsidR="00897987" w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ies are provided for our intern</w:t>
+      </w:r>
+      <w:r w:rsidR="00884225" w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dependent on training needs </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63255" w:rsidRPr="000E4B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and as requested.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC993AE" w14:textId="77777777" w:rsidR="00082A2E" w:rsidRPr="000E4B29" w:rsidRDefault="00082A2E" w:rsidP="00B63255">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A84106" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Facility and Training Resources</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Text16"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="18D36B55" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C959F36" w14:textId="74A4D142" w:rsidR="00F15FD0" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50516" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eeting</w:t>
+      </w:r>
+      <w:r w:rsidR="00C603A0" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C603A0" w:rsidRPr="00140FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">full Psychology staff meeting is held monthly for </w:t>
+      </w:r>
+      <w:r w:rsidR="00943558" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">one hour </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and is attended by all staff and interns. Staff meetings provide interns with an opportunity for professional development.  Interns learn about organization </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5B5B" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>priorities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, policies and procedures, problem-solving efforts and institutional considerations which impact professional work.  The interns are also encouraged to attend Division Psychology staff meetings. The focus of these meetings </w:t>
+      </w:r>
+      <w:r w:rsidR="00140FEC" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clinical management of psychological cases within the Division and includes in</w:t>
+      </w:r>
+      <w:r w:rsidR="00A21C85" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dividual clinical case reviews </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and discussion of programmatic issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A246C78" w14:textId="77777777" w:rsidR="00F63D46" w:rsidRPr="007D7195" w:rsidRDefault="00F63D46" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24BED0CD" w14:textId="1F9F52AB" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Psychiatric </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50516" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ase </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50516" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eviews</w:t>
+      </w:r>
+      <w:r w:rsidR="00C603A0" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C603A0" w:rsidRPr="00140FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meeting is held weekly. During this time, the interns and other psychologists meet with the consulting psychiatrist to review cases and treatment plans. This meeting is designed to be a collaborative meeting between the psychiatrist and psychology interns and staff, but also contains an educational component. Interns are to attend these meetings for cases in which they are involved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7380B826" w14:textId="77777777" w:rsidR="00F461E2" w:rsidRDefault="00F461E2" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57DB23B0" w14:textId="7157A3A5" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00C53E67">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50516" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esources:</w:t>
+      </w:r>
+      <w:r w:rsidR="00943558" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Psychological Services maintains access to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scientific journal articles </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53E67" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as well </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="00C53E67" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interlibrary loans</w:t>
+      </w:r>
+      <w:r w:rsidR="00C53E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53E67" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Milton Hershey School provides state-of-the-art computer resources, training opportunities, and computer-support personnel to aid student care and professional development. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF50862" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="1F4E79"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60267D5A" w14:textId="69F8D674" w:rsidR="00943558" w:rsidRDefault="00F15FD0" w:rsidP="00943558">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Professional meetings:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Interns are encouraged to attend professional </w:t>
+      </w:r>
+      <w:r w:rsidR="00943558" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meetings and trainings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as a means of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">participating in the larger professional world, and to pursue individual professional interests.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00943558" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interns receive up to 5 days of professional development leave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A480DFD" w14:textId="198ED271" w:rsidR="00696BC9" w:rsidRPr="007D7195" w:rsidRDefault="00696BC9" w:rsidP="00943558">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D75F366" w14:textId="75BAA681" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="003D5DF8">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="1F4E79"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation of Intern Progress </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010754C5" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="1F4E79"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114BAC56" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Overview</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1F1D83" w14:textId="69E421CA" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A range of evaluation methods is used in the training program.  Since feedback and instruction are most valuable when immediate and specific, supervisors and interns are expected to exchange feedback routinely as a normal part of their interactions.  Additionally, written evaluations</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6E2E" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using the profession-wide competencies in HSP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are completed on a quarterly basis.  Evaluations are discussed between the intern and supervisors.  Interns are also encouraged to provide feedback concerning the supervision process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BBE766" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EA8E3BF" w14:textId="63767D7B" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is always expected that supervisors would have previously identified and discussed with the intern any concerns that are recorded in a written evaluation. When necessary, concerns will be discussed with recommendations for improvement as a part of on-going feedback and evaluation.  It is important that the intern has numerous opportunities to correct performance concerns with guidance and feedback.  Supervisors meet routinely to discuss interns' progress for the purpose of identifying additional </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5B5B" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and resources that may assist interns in attaining the program competencies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4035F49C" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F5DB23" w14:textId="4758C377" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intern </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50516" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>elf-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50516" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>valuation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E4BF15" w14:textId="71B859BE" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interns are asked to evaluate themselves as a routine part of the evaluation process </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5B5B" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensure they develop a high degree of professional self-reflection and awareness.  At the beginning of the internship year, interns meet with their supervisors to assess their previous training experiences and to identify strengths and weaknesses which could impact their internship experience. These areas are addressed in the individualized learning plan that each intern develops.  As the year progresses, interns are periodically asked to evaluate their progress, to modify their goals and activities as appropriate, and to plan to attain these goals during the remainder of the year.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C835BBA" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="1F4E79"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1662B2E8" w14:textId="0027B70D" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informal </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50516" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>valuation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63763AEE" w14:textId="66265C86" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formative evaluation occurs on a regular basis.  Interns meet with the DT </w:t>
+      </w:r>
+      <w:r w:rsidR="00F83B00" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>monthly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to discuss their adjustment to the internship, their training experience, and their training plan.  As part of the supervisory relationship, supervisors are expected to routinely exchange feedback with interns regarding their performance, the supervision relationship and process, and other aspects of the overall learning experience. These discussions ensure that any difficulties or special training needs are identified at an early point in the internship so </w:t>
+      </w:r>
+      <w:r w:rsidR="00A10800" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">remedial recommendations or assistance can be offered in a timely manner.  They also provide an opportunity for ongoing evaluation and improvement of the program.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BFB5B2" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="1F4E79"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AAA4375" w14:textId="534294EC" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formal </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50516" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>valuation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50EAB885" w14:textId="1A77962B" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interns receive a written evaluation of their performance in the program on a quarterly basis.  The evaluation forms are standardized to measure the intern’s attainment of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A10800" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the profession-wide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">competencies.  Additionally, verbal summative feedback is provided regarding the intern's achievement of her/his individualized learning plan.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B59810" w14:textId="5BB3D8D7" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00B164B7" w:rsidP="00F15FD0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="Text14"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50516" w:rsidRPr="00980F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>equirements for C</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15FD0" w:rsidRPr="00980F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ompletion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014E6C31" w14:textId="3CDE0D80" w:rsidR="00DE5174" w:rsidRDefault="00F15FD0" w:rsidP="00FF06A6">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="Text15"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00980F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctoral </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Internship </w:t>
+      </w:r>
+      <w:r w:rsidR="00980F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Health Service Psychology </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at Milton Hershey School is a generalist program designed to prepare psychologists for practice in a wide range of professional settings which serve children and adolescents.  Our internship training is designed </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF06A6" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00943558" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opportunities for our interns to demonstrate that they have met each of the required profession-wide competencies in </w:t>
+      </w:r>
+      <w:r w:rsidR="00884225" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>HSP</w:t>
+      </w:r>
+      <w:r w:rsidR="00943558" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0476DDDC" w14:textId="77777777" w:rsidR="00DE5174" w:rsidRPr="007D7195" w:rsidRDefault="00DE5174" w:rsidP="00DE5174">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F29E2B7" w14:textId="77777777" w:rsidR="00DE5174" w:rsidRPr="007D7195" w:rsidRDefault="00DE5174" w:rsidP="00DE5174">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ethical and legal standards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64EB5D3F" w14:textId="77777777" w:rsidR="00DE5174" w:rsidRPr="007D7195" w:rsidRDefault="00DE5174" w:rsidP="00DE5174">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Individual and cultural diversity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346520C4" w14:textId="6A0E8149" w:rsidR="00DE5174" w:rsidRPr="007D7195" w:rsidRDefault="00DE5174" w:rsidP="00DE5174">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professional values, </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1EE0" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>attitudes,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and behaviors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A6C1BE" w14:textId="77777777" w:rsidR="00DE5174" w:rsidRPr="007D7195" w:rsidRDefault="00DE5174" w:rsidP="00DE5174">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Communication and interpersonal skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666354E3" w14:textId="77777777" w:rsidR="00DE5174" w:rsidRPr="007D7195" w:rsidRDefault="00DE5174" w:rsidP="00DE5174">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assessment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBC7185" w14:textId="77777777" w:rsidR="00DE5174" w:rsidRPr="007D7195" w:rsidRDefault="00DE5174" w:rsidP="00DE5174">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Intervention</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575BA1C1" w14:textId="77777777" w:rsidR="00DE5174" w:rsidRPr="007D7195" w:rsidRDefault="00DE5174" w:rsidP="00DE5174">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Supervision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715949EB" w14:textId="77777777" w:rsidR="00DE5174" w:rsidRPr="008307CA" w:rsidRDefault="00DE5174" w:rsidP="00DE5174">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Consultation and interpersonal/interdisciplinary skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C73A11" w14:textId="77777777" w:rsidR="00DE5174" w:rsidRDefault="00DE5174" w:rsidP="00FF06A6">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="518E7ED9" w14:textId="46007BAF" w:rsidR="00FF06A6" w:rsidRDefault="00943558" w:rsidP="00FF06A6">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>At the conclusion of the internship, interns will demonstrate competence in each require</w:t>
+      </w:r>
+      <w:r w:rsidR="00884225" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d profession-wide competenc</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1EE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00884225" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE625E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B237A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and will </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE625E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attain a </w:t>
+      </w:r>
+      <w:r w:rsidR="002918B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minimum </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE625E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rating of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE625E" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE625E" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002918B6" w:rsidRPr="002918B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Competence</w:t>
+      </w:r>
+      <w:r w:rsidR="002918B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00970A43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for each competency. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF06A6" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35A6C" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF06A6" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ompetency </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35A6C" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF06A6" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ating </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35A6C" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF06A6" w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">escriptions are listed below:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03ABD8F9" w14:textId="1915384B" w:rsidR="0080448A" w:rsidRPr="00622A0C" w:rsidRDefault="0080448A" w:rsidP="00572DE2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00622A0C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mastery: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622A0C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Intern demonstrates an exceptional strength in this area. The knowledge, awareness or skill is consistently incorporated and evident in daily professional practice as an emerging psychologist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A9806C" w14:textId="77777777" w:rsidR="00622A0C" w:rsidRDefault="001D77C7" w:rsidP="00572DE2">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="11" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52AA7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Significant Strength: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52AA7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Intern demonstrates a significant strength well above their developmental level. The knowledge, awareness or skill is frequently applied to their practice with minimum structured assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17936E3B" w14:textId="278EA700" w:rsidR="001D77C7" w:rsidRPr="00622A0C" w:rsidRDefault="00C0247D" w:rsidP="00572DE2">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00622A0C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3982 lines deleted...]
-    <w:p w14:paraId="03ABD8F9" w14:textId="1915384B" w:rsidR="0080448A" w:rsidRPr="00622A0C" w:rsidRDefault="0080448A" w:rsidP="00572DE2">
+        </w:rPr>
+        <w:t xml:space="preserve">Strength: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622A0C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Intern demonstrates a strength pertaining to the knowledge, awareness or skill being evaluated and is slightly above their developmental level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5D1A81" w14:textId="77777777" w:rsidR="00622A0C" w:rsidRDefault="001F3F1D" w:rsidP="00572DE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00622A0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Mastery: </w:t>
+        <w:t xml:space="preserve">Competence: </w:t>
       </w:r>
       <w:r w:rsidRPr="00622A0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Intern demonstrates an exceptional strength in this area. The knowledge, awareness or skill is consistently incorporated and evident in daily professional practice as an emerging psychologist.</w:t>
-[...54 lines deleted...]
-    <w:p w14:paraId="4A5D1A81" w14:textId="77777777" w:rsidR="00622A0C" w:rsidRDefault="001F3F1D" w:rsidP="00572DE2">
+        <w:t xml:space="preserve">Intern demonstrates a level of competence appropriate for entry-level practice in health service psychology and is actively working to further enhance competence in the knowledge, awareness or skill area being evaluated. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE393E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>*This is the expected and required level of competence at completion of the training program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D528BD" w14:textId="5E9C744F" w:rsidR="00622A0C" w:rsidRPr="00622A0C" w:rsidRDefault="0039328C" w:rsidP="00572DE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="160" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00622A0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Competence: </w:t>
+        <w:t xml:space="preserve">Emerging Competence: </w:t>
       </w:r>
       <w:r w:rsidRPr="00622A0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Intern demonstrates a level of competence appropriate for entry-level practice in health service psychology and is actively working to further enhance competence in the knowledge, awareness or skill area being evaluated. </w:t>
+        <w:t xml:space="preserve">While still a growth area, the intern demonstrates a basic foundation in </w:t>
+      </w:r>
+      <w:r w:rsidR="00740A83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00622A0C" w:rsidRPr="00622A0C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622A0C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, awareness and skill and is approaching a developmental</w:t>
+      </w:r>
+      <w:r w:rsidR="00740A83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622A0C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appropriate level of competency. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE393E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>*This is the expected and required level of competence at completion of the training program.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="03D528BD" w14:textId="5E9C744F" w:rsidR="00622A0C" w:rsidRPr="00622A0C" w:rsidRDefault="0039328C" w:rsidP="00572DE2">
+        <w:t xml:space="preserve">This is a common and expected rating at mid-year of the internship. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE393E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622A0C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a rating of 3 or less is given on any element in any competency area of the final evaluation, the intern does not successfully complete their internship).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60710FA9" w14:textId="668095D7" w:rsidR="00622A0C" w:rsidRPr="00622A0C" w:rsidRDefault="0030652E" w:rsidP="00572DE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
-[...79 lines deleted...]
-          <w:numId w:val="21"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="160" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00622A0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Significant Growth Area</w:t>
       </w:r>
       <w:r w:rsidR="00622A0C" w:rsidRPr="00622A0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00C566CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10682,60 +10563,60 @@
       </w:r>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="045EACDE" w14:textId="2DF58E12" w:rsidR="00F15FD0" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">We believe that most problems are best resolved through face-to-face interaction between intern and supervisor (or other staff), as part of the ongoing working relationship.  Interns are encouraged to first discuss any problems or concerns with their direct supervisor.  In turn, supervisors are expected to be receptive to complaints, attempt to develop a solution with the intern, and to seek appropriate consultation. If intern-staff </w:t>
+        <w:t xml:space="preserve">We believe that most problems are best resolved through face-to-face interaction between intern and supervisor (or other staff), as part of the ongoing working relationship.  Interns are encouraged to first discuss any problems or concerns with their direct supervisor.  In turn, supervisors are expected to be receptive to </w:t>
       </w:r>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>discussions do not produce a satisfactory resolution of the concern, additional steps are available to the intern.</w:t>
+        <w:t>complaints, attempt to develop a solution with the intern, and to seek appropriate consultation. If intern-staff discussions do not produce a satisfactory resolution of the concern, additional steps are available to the intern.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1A825C" w14:textId="66380F88" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="1F4E79"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7707E8B9" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -11076,51 +10957,60 @@
       </w:r>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE03F1D" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The internship program aims to improve professional competence.  Rarely, an intern is seen as lacking the competence for eventual independent practice due to a serious deficit in skill or knowledge, or due to problematic behaviors that significantly impacts his or her professional functioning.  In such cases, the internship program will help interns identify these areas, update the intern’s individualized learning plan, and provide remedial experiences or recommended support in an effort to improve the intern's performance to a satisfactory degree. Very rarely, the problem identified may be of sufficient seriousness that the intern would not get credit for the internship unless the problem is remedied.  </w:t>
+        <w:t xml:space="preserve">The internship program aims to improve professional competence.  Rarely, an intern is seen as lacking the competence for eventual independent practice due to a serious deficit in skill or knowledge, or due to problematic behaviors that significantly impacts his or her professional functioning.  In such cases, the internship program will help interns identify these areas, update the intern’s individualized learning plan, and provide remedial experiences or recommended support in an effort to improve the intern's performance to a satisfactory degree. Very rarely, the problem identified may be of sufficient seriousness that the intern would </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">not get credit for the internship unless the problem is remedied.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E2094F" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="1F4E79"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="128C0A5F" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -11493,105 +11383,105 @@
     <w:p w14:paraId="16B63718" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="676C56ED" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any significant infraction or repeated minor infractions must be documented in writing and submitted to the DT, who will notify the intern of the complaint.  Per the procedures described above, the DT will call a meeting of the ITC to review the concerns, after providing notification to all involved parties, including the intern and DCT of the graduate program.  All involved parties will be encouraged to submit any relevant information </w:t>
+        <w:t xml:space="preserve">Any significant infraction or repeated minor infractions must be documented in writing and submitted to the DT, who will notify the intern of the complaint.  Per the procedures described above, the DT will call a meeting of the ITC to review the concerns, after providing notification to all involved parties, including the intern and </w:t>
       </w:r>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>concerning the issue and invited to attend the ITC meeting(s).</w:t>
+        <w:t>DCT of the graduate program.  All involved parties will be encouraged to submit any relevant information concerning the issue and invited to attend the ITC meeting(s).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="424FBFAD" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08793A2D" w14:textId="77777777" w:rsidR="00F15FD0" w:rsidRPr="007D7195" w:rsidRDefault="00F15FD0" w:rsidP="00F15FD0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Following a careful review of the case, the ITC may recommend either probation or dismissal of the intern.  This recommendation would be shared by the DT with the Human Resources department for review and determination concerning termination of employment.  Interns are protected by and included under all personnel policies which includes right of review and appeal through the Human Resources department. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="719A9D6B" w14:textId="77777777" w:rsidR="001E1672" w:rsidRDefault="001E1672" w:rsidP="001E1672">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F903802" w14:textId="0073B2AF" w:rsidR="00F15FD0" w:rsidRPr="001E1672" w:rsidRDefault="00A34FD8" w:rsidP="001E1672">
+    <w:p w14:paraId="25C59067" w14:textId="45CC6386" w:rsidR="00DB4ED4" w:rsidRPr="00DD01C3" w:rsidRDefault="00A34FD8" w:rsidP="00DD01C3">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00F15FD0" w:rsidRPr="001E1672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -11601,342 +11491,215 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">raining </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00F15FD0" w:rsidRPr="001E1672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aculty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D9C020" w14:textId="492A85ED" w:rsidR="00DB4ED4" w:rsidRDefault="00DB4ED4" w:rsidP="00DB4ED4">
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="04D21ADB" w14:textId="66BB756E" w:rsidR="009A2D4C" w:rsidRDefault="00F15FD0" w:rsidP="00416A1C">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2D4C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00DB4ED4">
+        <w:t xml:space="preserve">Allison Carrier, Psy.D. </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D4C" w:rsidRPr="009A2D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6465F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6465F" w:rsidRPr="005C48AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Director of Psychological Services and Training</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6465F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. She is a </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D4C" w:rsidRPr="009A2D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">licensed psychologist </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6465F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6465F" w:rsidRPr="009A2D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>received</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D4C" w:rsidRPr="009A2D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> her doctorate in Clinical Psychology from Pacific University in 2013 and completed her doctoral internship and residency at Milton Hershey School. She additionally completed her Master of Science degree in Applied Developmental Psychology from the University of Pittsburgh in 2006. She has worked with children and adolescents in residential, partial hospital, intensive outpatient, outpatient, school, and hospital specialty clinic settings. Her clinical interests include the treatment of grief, trauma, anxiety, and mood disorders, and working with at-risk populations. Her research has focused largely on the dissemination of evidenced-based practices, including the treatment of Hoarding Disorder, the application of exposure therapy and mindfulness, and clinical practice recommendations to support inclusion for marginalized populations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A03AAFC" w14:textId="77777777" w:rsidR="007C3127" w:rsidRDefault="007C3127" w:rsidP="00DB4ED4">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C57A39E" w14:textId="1EC8339B" w:rsidR="007C3127" w:rsidRPr="007C3127" w:rsidRDefault="007C3127" w:rsidP="007C3127">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3127">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jessica Bertolino, MA, LPC, MT-BC </w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00DB4ED4">
+        <w:t>Christopher Grant, Psy.D.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3127">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a licensed clinical psychologist in the Senior Division. He earned his doctorate in counseling psychology from Carlow University in Pittsburgh in 2014. He </w:t>
+      </w:r>
+      <w:r w:rsidR="00053F06" w:rsidRPr="007C3127">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3127">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worked at Milton Hershey School since 2024. Prior to MHS, he worked in a variety of behavioral health settings, including an inpatient psychiatric hospital, a community mental health clinic, a substance use treatment facility, a partial hospitalization program, and private practice. Across these roles, he has provided individual and group therapy, clinical supervision, diagnostic assessment, and program consultation. In addition to his clinical work, Dr. Grant has held leadership roles in behavioral health administration and has taught undergraduate courses in general psychology, psychopathology, and foundations of trauma psychology. His current professional interests include trauma and resilience, the intersection of trauma and substance use, helping adolescents understand the connection between their attachments, identity, and control and training future mental health providers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC888D4" w14:textId="77777777" w:rsidR="007C3127" w:rsidRPr="00DB4ED4" w:rsidRDefault="007C3127" w:rsidP="00DB4ED4">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22BDDF29" w14:textId="365319E8" w:rsidR="00852B80" w:rsidRPr="00852B80" w:rsidRDefault="009A78EC" w:rsidP="00416A1C">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2D4C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...236 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00F15FD0" w:rsidRPr="009A2D4C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>enjamin Herr, Psy.D.</w:t>
       </w:r>
       <w:r w:rsidR="00F15FD0" w:rsidRPr="009A2D4C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00852B80" w:rsidRPr="009A2D4C">
         <w:rPr>
@@ -11983,61 +11746,223 @@
       <w:r w:rsidR="00852B80" w:rsidRPr="009A2D4C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has worked at Milton Hershey School since 2005.  Before coming to MHS, he worked in a number of other settings, including a community mental health center, a psychiatric hospital, a residential drug</w:t>
       </w:r>
       <w:r w:rsidR="00852B80" w:rsidRPr="00852B80">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> treatment center, an outpatient group practice, and a regional medical/health system.  He has provided a number of services at these locations, including individual psychotherapy, group psychotherapy, family therapy, and couples treatment.  He has also been involved in consultation in psychiatric and medical hospital settings, and has performed cognitive, psychoeducational, and personality assessments.  His current areas of interest include the impact of complex trauma on children, consultation, supervision, personality/objective assessment, and understanding how the treatment relationship effects change.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0175DC3C" w14:textId="77777777" w:rsidR="00AE46A9" w:rsidRPr="007D7195" w:rsidRDefault="00AE46A9" w:rsidP="00416A1C">
-[...9 lines deleted...]
-    <w:p w14:paraId="73A3FC84" w14:textId="6DC77CCF" w:rsidR="00C65D6B" w:rsidRPr="007D7195" w:rsidRDefault="00C65D6B" w:rsidP="00416A1C">
+    <w:p w14:paraId="5EF71620" w14:textId="77777777" w:rsidR="006910AD" w:rsidRDefault="006910AD" w:rsidP="00416A1C">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74803B2F" w14:textId="73CBEDEA" w:rsidR="006910AD" w:rsidRPr="00052A16" w:rsidRDefault="006A12B4" w:rsidP="00416A1C">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018661F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0971" w:rsidRPr="0018661F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uli</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA61A8" w:rsidRPr="0018661F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et K</w:t>
+      </w:r>
+      <w:r w:rsidR="001514CD" w:rsidRPr="0018661F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>war</w:t>
+      </w:r>
+      <w:r w:rsidR="006B60E3" w:rsidRPr="0018661F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24BC0" w:rsidRPr="0018661F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eng</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6866" w:rsidRPr="0018661F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, P</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37F38" w:rsidRPr="0018661F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>syD</w:t>
+      </w:r>
+      <w:r w:rsidR="002654B9" w:rsidRPr="0018661F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002654B9">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2DF7" w:rsidRPr="00B11ACD">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dr. Kwarteng is a licensed clinical psychologist in the Senior Division. She received her Psy.D. in Clinical Psychology from the American School of Professional Psychology and also holds Masters degrees in clinical psychology and social work from the Chicago School of Professional Psychology and Norfolk State University, respectively. She previously worked in outpatient, community mental health, children and youth, community and human services, eating disorder residential treatment, crisis, shelter, juvenile justice, and public school settings providing clinical care, crisis support, and assessment services. As a first-generation Ghanaian American, her work is deeply informed by her lived experience navigating cultural stigma and barriers to mental health care. She is passionate about promoting culturally responsive practices and increasing access to mental health support in diverse communities. Dr. Kwarteng is additionally passionate </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2DF7" w:rsidRPr="00B11ACD">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>about crisis intervention and complex psychological assessment.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2DF7" w:rsidRPr="009674D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0175DC3C" w14:textId="4818A50A" w:rsidR="00AE46A9" w:rsidRPr="007D7195" w:rsidRDefault="00AE46A9" w:rsidP="00416A1C">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A3FC84" w14:textId="6DC77CCF" w:rsidR="00C65D6B" w:rsidRDefault="00C65D6B" w:rsidP="00416A1C">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tammy Lazicki, Ph.D.</w:t>
       </w:r>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -12103,228 +12028,236 @@
         <w:t xml:space="preserve"> Dr. </w:t>
       </w:r>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lazicki is a member of the Pennsylvania Psychological Association. She has extensive experience working with at-risk children and families. Areas of interest include: anxiety and depressive disorders, impulse control issues, the effects of trauma across the lifespan, the assessment of Autism spectrum disorders and the integration of faith and science within psychological treatment. Dr. Lazicki worked in various positions in mental health and child welfare agencies prior to entering graduate school. She received certification from the Philadelphia Child Guidance Clinic during her employment as a family-based therapist. Prior to her employment at </w:t>
       </w:r>
       <w:r w:rsidR="00691295" w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Milton Hershey School</w:t>
       </w:r>
       <w:r w:rsidRPr="007D7195">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, she worked at </w:t>
-[...162 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">, she worked at Philhaven for 11 years, providing assessment and consultative services to children and adolescents in community-based services, testing for children and adolescents at Philhaven’s Center for Autism and Developmental Disabilities, outpatient therapy for children, adolescents, adults and families, and supervision for the doctoral internship program. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0F1CDA" w14:textId="77777777" w:rsidR="003E1EE4" w:rsidRDefault="003E1EE4" w:rsidP="00416A1C">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E026F8E" w14:textId="5E8B98BF" w:rsidR="003E1EE4" w:rsidRPr="003E1EE4" w:rsidRDefault="00734C4F" w:rsidP="003E1EE4">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F811D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jacob Wadsworth, Ph.D., NCSP </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">is a PA certified school psychologist and a Nationally Certified School Psychologist. Dr. Wadsworth received his MSED in Child Psychology from Duquesne University in 2016. He completed his Ph.D. in School Psychology at Duquesne University in 2021. Dr. Wadsworth completed an APA-Accredited internship through the Rochester Institute of Technology’s Internship Consortium and worked primarily at Hillside Family of Agencies with adolescents in a residential treatment setting. He completed his postdoctoral fellowship at the Rochester Institute of Technology by conducting research, providing psychological services to the homeless population, and evaluation and psychotherapy to children and adolescents at the on-site Rochester Institute of Technology Priority Health Clinic. His clinical interests can broadly be described as child violence, but more narrowly include trauma, the intersection between autism and trauma, mood disorders, and self-injurious behaviors. </w:t>
+        <w:t>Emily Masciulli</w:t>
+      </w:r>
+      <w:r w:rsidR="00F811D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F811D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E82CA7" w:rsidRPr="00F811D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DSW, LCSW</w:t>
+      </w:r>
+      <w:r w:rsidR="00F811D2" w:rsidRPr="00F811D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1EE4" w:rsidRPr="003E1EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dr. Masciulli is the Associate Director of Psychological Services. She earned her Master of Social Work degree from Temple University in 2005 and her Doctorate in Clinical Social Work from the University of Pennsylvania in 2018. Before joining Milton Hershey School, Dr. Masciulli worked across the continuum of behavioral health care, including residential treatment, inpatient, partial hospitalization, and outpatient settings, serving children, adolescents, and families with complex mental health needs. Her clinical experience spans assessment, consultation, and individual, group, and family therapy, with specialized expertise in the treatment of eating disorders. In addition to her clinical work, Dr. Masciulli has held academic appointments as a Lecturer at the University of Pennsylvania School of Social Policy &amp; Practice and as an Assistant Professor in Psychiatry and Behavioral Health at Penn State College of Medicine. Her professional interests include anxiety and mood disorders, eating disorders, clinical supervision and training, ethics, and evidence-based interventions for children and adolescents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245F7B1B" w14:textId="77777777" w:rsidR="003E1EE4" w:rsidRPr="007D7195" w:rsidRDefault="003E1EE4" w:rsidP="00416A1C">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E550031" w14:textId="6AA6FB5A" w:rsidR="002D6B6C" w:rsidRDefault="002D6B6C" w:rsidP="002D6B6C">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C48AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rica Weiler-Timmins</w:t>
+      </w:r>
+      <w:r w:rsidR="00F811D2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C48AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ph.D., ABPP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C48AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is the Director of Psychological Services and Training, with 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C48AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> years of experience serving youth who come from low-income families. She earned her bachelor's degree in psychology from Loyola College in Maryland and her master's and doctoral degrees in School Psychology from Temple University. She completed her doctoral internship at Milton Hershey School.  Dr. Weiler-Timmins is a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004268A6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pennsylvania Licensed Psychologist, Pennsylvania Certified School Psychologist and Board Certified in School Psychology. She </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004268A6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is a member of the American Psychological Association, Pennsylvania Psychological Association </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004268A6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and American Board of Professional Psychology. Her areas of professional interest are child abuse prevention, diversity, equity and inclusion, ethics, and supervision. Her professional presentations and publications center on providing effective services to diverse and at-risk youth.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F5819F7" w14:textId="77777777" w:rsidR="00651928" w:rsidRDefault="00651928" w:rsidP="00416A1C">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B9F1093" w14:textId="77777777" w:rsidR="00724A79" w:rsidRDefault="00724A79" w:rsidP="00416A1C">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5279AD97" w14:textId="77777777" w:rsidR="00724A79" w:rsidRDefault="00724A79" w:rsidP="00416A1C">
@@ -13286,51 +13219,51 @@
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="001A2675" w:rsidRPr="00B82295">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Internship Admissions, Support and Initial Placement Data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06580132" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="0035354E" w:rsidRDefault="001A2675" w:rsidP="001A2675">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79328E69" w14:textId="2BD54B2B" w:rsidR="001A2675" w:rsidRPr="00232BFC" w:rsidRDefault="001A2675" w:rsidP="001A2675">
+    <w:p w14:paraId="79328E69" w14:textId="705CC1D9" w:rsidR="001A2675" w:rsidRPr="00232BFC" w:rsidRDefault="001A2675" w:rsidP="001A2675">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7580"/>
         </w:tabs>
         <w:spacing w:line="248" w:lineRule="exact"/>
         <w:ind w:left="2572" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035354E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="99"/>
           <w:position w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
@@ -13415,75 +13348,111 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0035354E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="99"/>
           <w:position w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">updated: </w:t>
       </w:r>
       <w:r w:rsidR="005245CD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="99"/>
           <w:position w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>June 13</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6DDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="99"/>
           <w:position w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005245CD">
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidR="001720A6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="99"/>
           <w:position w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7B10">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="99"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="99"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7BD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="99"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238E5BA4" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="00232BFC" w:rsidRDefault="001A2675" w:rsidP="001A2675">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="275E620B" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="00232BFC" w:rsidRDefault="001A2675" w:rsidP="001A2675">
       <w:pPr>
         <w:spacing w:before="31"/>
         <w:ind w:left="4066" w:right="3789"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00232BFC">
@@ -14411,90 +14380,96 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>stion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509822E3" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="001A2675">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="777F389A" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="001A2675">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="001A2675" w:rsidRPr="000D1F51">
-          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="1120" w:bottom="280" w:left="1220" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66AB597D" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="001A2675">
       <w:pPr>
         <w:spacing w:before="29"/>
         <w:ind w:left="228" w:right="-61"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1F51">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73F714CF" wp14:editId="68E62BE1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73F714CF" wp14:editId="68E62BE1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>841584</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>168281</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6094095" cy="1786691"/>
                 <wp:effectExtent l="0" t="0" r="20955" b="23495"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Group 2"/>
+                <wp:docPr id="2" name="Group 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4F7A344-0E7A-4A51-8790-20347378840D}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6094095" cy="1786691"/>
                           <a:chOff x="1326" y="1000"/>
                           <a:chExt cx="9597" cy="2522"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="3" name="Group 3"/>
                         <wpg:cNvGrpSpPr>
                           <a:grpSpLocks/>
                         </wpg:cNvGrpSpPr>
                         <wpg:grpSpPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1332" y="1006"/>
@@ -14938,51 +14913,51 @@
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="4CA335EC" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.25pt;margin-top:13.25pt;width:479.85pt;height:140.7pt;z-index:-251657216;mso-position-horizontal-relative:page" coordorigin="1326,1000" coordsize="9597,2522" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmFssOJgUAAKchAAAOAAAAZHJzL2Uyb0RvYy54bWzsWtuO2zYQfS/QfyD02CJrSb5KWG9QJNlF&#10;gbQNEPcDaN1RSVRJ2drN1/eQ1M2ynaSO15ui3gctZZLD4ZmZwyGp29ePWUq2ARcJy5eGdWMaJMg9&#10;5id5tDT+XN2/WhhElDT3acryYGk8BcJ4fffjD7dV4QY2i1nqB5xASC7cqlgacVkW7mgkvDjIqLhh&#10;RZCjMmQ8oyVeeTTyOa0gPUtHtmnORhXjfsGZFwiBX9/qSuNOyQ/DwCv/CEMRlCRdGtCtVE+unmv5&#10;HN3dUjfitIgTr1aDnqBFRpMcg7ai3tKSkg1P9kRliceZYGF547FsxMIw8QI1B8zGMgezeeBsU6i5&#10;RG4VFS1MgHaA08livd+3D7z4WHzgWnsU3zPvLwFcRlURuf16+R7pxmRd/cZ82JNuSqYm/hjyTIrA&#10;lMijwvepxTd4LImHH2emMzGdqUE81FnzxWzmWNoCXgwzyX7W2J4ZRFabZm0dL35X93emzlx3tqe2&#10;LXuOqKsHVsrWyknj15rqIibxgZPEXxpjg+Q0g94KWjKWMobTlEY8FwzWeGw305npqTZgONMFZiqR&#10;UDOhbg+DvU59DHa6HQUA4SQ6jxHf5jEfY1oEyhGF9IgazEkD5j0PAhmiZKLxVI0anxJ9h+rVVIVw&#10;Bfzui6709Ri2YADMjSgfAqZckm7fi1IHuo+ScnS/9oMVSCHMUsT8z6+ISeRY6qFtFbXNrKbZTyOy&#10;MklFlPlqoY0smLovy3SsxUFh8ELdTgqze8IwgahRkcaN1t5jXquNEqGSWU0VcwUTMmZWUK4JNkhA&#10;IznFI20x9rCt7lMPwUGZQ7LkBgFZrjUmBS2lZnIIWSTV0lBYyB8ytg1WTFWVAxbAIF1tmvdb6Ujo&#10;aaWr0UMOoIK8HVTq2jNtzu6TNFVmSHOpynw8mylsBEsTX1ZKbQSP1m9STrZULgPqT04GwnaagW5z&#10;XwmLA+q/q8slTVJdRvsU2IJrtOtK7hDumvlPcGPO9OKCxRCFmPFPBqmwsCwN8feG8sAg6a854tCx&#10;JhO5EqmXyXRu44X3a9b9Gpp7ELU0SgOGl8U3pV69NgVPohgjWWq6OfsFTBwm0s+Vflqr+gVUoEo7&#10;rKhYrqW/OqZBzn2CnOqA3l0HzkyQoHTY3jKtei1oCBLRpNhxatbM2SfIYaeOIAfdYLPDK8QFCBL8&#10;rsFsCVLNRDoNWPScBDmE4wiGLRi7UfRvCBJmIp2tDhOkrCcxsVvLdc12KXI8tWYHpfUZUjXqpGEO&#10;J3AkggxOBqbUYf9ZjqzbquQAo6m2+v+pHBljkZdgnM6RWicIUREJba4cuTRq9rw0RyLY+hw5f26O&#10;dExY/bMcaY0XwyTyQKc9jmy6wZ1ejCOxPxxw5ELjeV6OPADHgCP3wLgIRzajSlKrgVjtcqQ9dsZf&#10;5EjVKEayqf0ABv0vcqRS/1s5sofBlSNfjCOdJqz1Rtt5bo60sNnSW5suORkEeJeOdInkgV57LNn0&#10;e0mWtLD+D2gSPyGXOXsueQCRIzi2eFyEKBsrHCfKazK5c+wG8xzbcF+Tye9nw41d7042qXfBFzmT&#10;RNKgci3qNhH+FWeSXaeOKAfdWmIYHspeYMttIXkaEqVKjc9OlM3JbgfIERRbOE7nyeup5PVUEseY&#10;/9tTSZna9bfceFe5z7OeS4JJcGSErGJwLjlgO0R1d3lVX9x0nb5Pkty/ubGe9+qmA+RKkterG3Ur&#10;d726Oe3qRiVV+BoAFzrYC+kvF+TnBv13ddnjtt9X3P0DAAD//wMAUEsDBBQABgAIAAAAIQBIkc4G&#10;4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwDIbvg72D0WC31Y5DuzWLU0rZdiqDtoOx&#10;mxurSWhsh9hN0refetpO4kcfvz7lq8m2bMA+NN4pSGYCGLrSm8ZVCr4O708vwELUzujWO1RwxQCr&#10;4v4u15nxo9vhsI8VoxIXMq2gjrHLOA9ljVaHme/Q0e7ke6sjxb7iptcjlduWSyEW3OrG0YVad7ip&#10;sTzvL1bBx6jHdZq8DdvzaXP9Ocw/v7cJKvX4MK1fgUWc4h8MN31Sh4Kcjv7iTGAt5VTOCVUgFzRv&#10;gFhKCeyoIBXPS+BFzv//UPwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZhbLDiYFAACn&#10;IQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASJHOBuEA&#10;AAALAQAADwAAAAAAAAAAAAAAAACABwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4I&#10;AAAAAA==&#10;">
+              <v:group w14:anchorId="3D1FA7C9" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.25pt;margin-top:13.25pt;width:479.85pt;height:140.7pt;z-index:-251658240;mso-position-horizontal-relative:page" coordorigin="1326,1000" coordsize="9597,2522" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmFssOJgUAAKchAAAOAAAAZHJzL2Uyb0RvYy54bWzsWtuO2zYQfS/QfyD02CJrSb5KWG9QJNlF&#10;gbQNEPcDaN1RSVRJ2drN1/eQ1M2ynaSO15ui3gctZZLD4ZmZwyGp29ePWUq2ARcJy5eGdWMaJMg9&#10;5id5tDT+XN2/WhhElDT3acryYGk8BcJ4fffjD7dV4QY2i1nqB5xASC7cqlgacVkW7mgkvDjIqLhh&#10;RZCjMmQ8oyVeeTTyOa0gPUtHtmnORhXjfsGZFwiBX9/qSuNOyQ/DwCv/CEMRlCRdGtCtVE+unmv5&#10;HN3dUjfitIgTr1aDnqBFRpMcg7ai3tKSkg1P9kRliceZYGF547FsxMIw8QI1B8zGMgezeeBsU6i5&#10;RG4VFS1MgHaA08livd+3D7z4WHzgWnsU3zPvLwFcRlURuf16+R7pxmRd/cZ82JNuSqYm/hjyTIrA&#10;lMijwvepxTd4LImHH2emMzGdqUE81FnzxWzmWNoCXgwzyX7W2J4ZRFabZm0dL35X93emzlx3tqe2&#10;LXuOqKsHVsrWyknj15rqIibxgZPEXxpjg+Q0g94KWjKWMobTlEY8FwzWeGw305npqTZgONMFZiqR&#10;UDOhbg+DvU59DHa6HQUA4SQ6jxHf5jEfY1oEyhGF9IgazEkD5j0PAhmiZKLxVI0anxJ9h+rVVIVw&#10;Bfzui6709Ri2YADMjSgfAqZckm7fi1IHuo+ScnS/9oMVSCHMUsT8z6+ISeRY6qFtFbXNrKbZTyOy&#10;MklFlPlqoY0smLovy3SsxUFh8ELdTgqze8IwgahRkcaN1t5jXquNEqGSWU0VcwUTMmZWUK4JNkhA&#10;IznFI20x9rCt7lMPwUGZQ7LkBgFZrjUmBS2lZnIIWSTV0lBYyB8ytg1WTFWVAxbAIF1tmvdb6Ujo&#10;aaWr0UMOoIK8HVTq2jNtzu6TNFVmSHOpynw8mylsBEsTX1ZKbQSP1m9STrZULgPqT04GwnaagW5z&#10;XwmLA+q/q8slTVJdRvsU2IJrtOtK7hDumvlPcGPO9OKCxRCFmPFPBqmwsCwN8feG8sAg6a854tCx&#10;JhO5EqmXyXRu44X3a9b9Gpp7ELU0SgOGl8U3pV69NgVPohgjWWq6OfsFTBwm0s+Vflqr+gVUoEo7&#10;rKhYrqW/OqZBzn2CnOqA3l0HzkyQoHTY3jKtei1oCBLRpNhxatbM2SfIYaeOIAfdYLPDK8QFCBL8&#10;rsFsCVLNRDoNWPScBDmE4wiGLRi7UfRvCBJmIp2tDhOkrCcxsVvLdc12KXI8tWYHpfUZUjXqpGEO&#10;J3AkggxOBqbUYf9ZjqzbquQAo6m2+v+pHBljkZdgnM6RWicIUREJba4cuTRq9rw0RyLY+hw5f26O&#10;dExY/bMcaY0XwyTyQKc9jmy6wZ1ejCOxPxxw5ELjeV6OPADHgCP3wLgIRzajSlKrgVjtcqQ9dsZf&#10;5EjVKEayqf0ABv0vcqRS/1s5sofBlSNfjCOdJqz1Rtt5bo60sNnSW5suORkEeJeOdInkgV57LNn0&#10;e0mWtLD+D2gSPyGXOXsueQCRIzi2eFyEKBsrHCfKazK5c+wG8xzbcF+Tye9nw41d7042qXfBFzmT&#10;RNKgci3qNhH+FWeSXaeOKAfdWmIYHspeYMttIXkaEqVKjc9OlM3JbgfIERRbOE7nyeup5PVUEseY&#10;/9tTSZna9bfceFe5z7OeS4JJcGSErGJwLjlgO0R1d3lVX9x0nb5Pkty/ubGe9+qmA+RKkterG3Ur&#10;d726Oe3qRiVV+BoAFzrYC+kvF+TnBv13ddnjtt9X3P0DAAD//wMAUEsDBBQABgAIAAAAIQBIkc4G&#10;4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwDIbvg72D0WC31Y5DuzWLU0rZdiqDtoOx&#10;mxurSWhsh9hN0refetpO4kcfvz7lq8m2bMA+NN4pSGYCGLrSm8ZVCr4O708vwELUzujWO1RwxQCr&#10;4v4u15nxo9vhsI8VoxIXMq2gjrHLOA9ljVaHme/Q0e7ke6sjxb7iptcjlduWSyEW3OrG0YVad7ip&#10;sTzvL1bBx6jHdZq8DdvzaXP9Ocw/v7cJKvX4MK1fgUWc4h8MN31Sh4Kcjv7iTGAt5VTOCVUgFzRv&#10;gFhKCeyoIBXPS+BFzv//UPwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZhbLDiYFAACn&#10;IQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASJHOBuEA&#10;AAALAQAADwAAAAAAAAAAAAAAAACABwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4I&#10;AAAAAA==&#10;">
                 <v:group id="Group 3" o:spid="_x0000_s1027" style="position:absolute;left:1332;top:1006;width:9586;height:2" coordorigin="1332,1006" coordsize="9586,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDdfL7HwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8ARvmlZRpBpFZF08yIJVWPb2aJ5tsXkpTbat/94sCB6HmfmGWW97U4mWGldaVhBPIhDE&#10;mdUl5wqul8N4CcJ5ZI2VZVLwIAfbzcdgjYm2HZ+pTX0uAoRdggoK7+tESpcVZNBNbE0cvJttDPog&#10;m1zqBrsAN5WcRtFCGiw5LBRY076g7J7+GQVfHXa7WfzZnu63/eP3Mv/+OcWk1GjY71YgPPX+HX61&#10;j1rBDP6vhBsgN08AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3Xy+x8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 4" o:spid="_x0000_s1028" style="position:absolute;left:1332;top:1006;width:9586;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9586,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAMJTevwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Lb8Iw&#10;EITvSPwHa5F6AwdUXgGDUKXyUE8NPXBc4m0SNV5HtoHw7zESUo+jmflGs1y3phZXcr6yrGA4SEAQ&#10;51ZXXCj4OX72ZyB8QNZYWyYFd/KwXnU7S0y1vfE3XbNQiAhhn6KCMoQmldLnJRn0A9sQR+/XOoMh&#10;SldI7fAW4aaWoySZSIMVx4USG/ooKf/LLkbB/OCy8TTf4nY6OZx28ssfz8OZUm+9drMAEagN/+FX&#10;e68VvMPzSrwBcvUAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADCU3r8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l9586,e" filled="f" strokeweight=".58pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;9586,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 5" o:spid="_x0000_s1029" style="position:absolute;left:1337;top:1011;width:2;height:2506" coordorigin="1337,1011" coordsize="2,2506" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA92YMoxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6iYtKSW6hiBWeghCtSDeHtlnEsy+Ddk1if++KxR6HGbmG2aVTaYVA/WusawgXkQg&#10;iEurG64U/Bw/Xz5AOI+ssbVMCu7kIFvPnlaYajvyNw0HX4kAYZeigtr7LpXSlTUZdAvbEQfvYnuD&#10;Psi+krrHMcBNK1+j6F0abDgs1NjRpqbyergZBbsRx/wt3g7F9bK5n4/J/lTEpNTzfMqXIDxN/j/8&#10;1/7SChJ4XAk3QK5/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD3ZgyjEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 6" o:spid="_x0000_s1030" style="position:absolute;left:1337;top:1011;width:2;height:2506;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,2506" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD6p06LwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hvAUvsqZ6EOkaZVcQBNmDdX/Ao3k21ealNLFGf71ZEDwOM/MNs1xH24ieOl87VjCdZCCI&#10;S6drrhT8HbefCxA+IGtsHJOCO3lYr4aDJeba3fhAfREqkSDsc1RgQmhzKX1pyKKfuJY4eSfXWQxJ&#10;dpXUHd4S3DZylmVzabHmtGCwpY2h8lJcrYKTGff3H3Pe02/sZ4U7P+IlHpUafcTvLxCBYniHX+2d&#10;VjCH/yvpBsjVEwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPqnTovBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l,2505e" filled="f" strokeweight=".58pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1011;0,3516" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 7" o:spid="_x0000_s1031" style="position:absolute;left:9005;top:1011;width:2;height:1382" coordorigin="9005,1011" coordsize="2,1382" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCiR7jExQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iZKW4muEkItPYRCVRBvj+wzCWbfhuw2f759t1DocZiZ3zDb/Wga0VPnassK4kUE&#10;griwuuZSwfl0eFqDcB5ZY2OZFEzkYL+bPWwx0XbgL+qPvhQBwi5BBZX3bSKlKyoy6Ba2JQ7ezXYG&#10;fZBdKXWHQ4CbRi6j6EUarDksVNhSVlFxP34bBe8DDukqfuvz+y2brqfnz0sek1KP8zHdgPA0+v/w&#10;X/tDK3iF3yvhBsjdDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCiR7jExQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 8" o:spid="_x0000_s1032" style="position:absolute;left:9005;top:1011;width:2;height:1382;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,1382" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDA1Z7WvwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdNXWGRahQRXcTLslYUb0MyttVmUppou/9+c1jw+Hjfi1VnK/GixpeOFUzGCQhi7UzJ&#10;uYJTthvNQPiAbLByTAp+ycNq2e8tMDWu5R96HUMuYgj7FBUUIdSplF4XZNGPXU0cuZtrLIYIm1ya&#10;BtsYbiv5kSSf0mLJsaHAmjYF6cfxaRW07brOAl0nl++Dnt67r9P0rLdKDQfdeg4iUBfe4n/33iiI&#10;W+OVeAPk8g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDA1Z7WvwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m,l,1382e" filled="f" strokeweight=".58pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1011;0,2393" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 9" o:spid="_x0000_s1033" style="position:absolute;left:10913;top:1011;width:2;height:2506" coordorigin="10913,1011" coordsize="2,2506" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC8lIktxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iZKS42uEkItPYRCVRBvj+wzCWbfhuw2f759t1DocZiZ3zDb/Wga0VPnassK4kUE&#10;griwuuZSwfl0eHoF4TyyxsYyKZjIwX43e9hiou3AX9QffSkChF2CCirv20RKV1Rk0C1sSxy8m+0M&#10;+iC7UuoOhwA3jVxG0Ys0WHNYqLClrKLifvw2Ct4HHNJV/Nbn91s2XU/Pn5c8JqUe52O6AeFp9P/h&#10;v/aHVrCG3yvhBsjdDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC8lIktxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 10" o:spid="_x0000_s1034" style="position:absolute;left:10913;top:1011;width:2;height:2506;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,2506" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBOy6uixAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8Mw&#10;DIXvhf0Ho8IuZXXWQxlZ3bIOCoOxQ9P9ABErcdpYDrGbuvv102Gwm8R7eu/TZpd9ryYaYxfYwPOy&#10;AEVcB9txa+D7dHh6ARUTssU+MBm4U4Td9mG2wdKGGx9pqlKrJIRjiQZcSkOpdawdeYzLMBCL1oTR&#10;Y5J1bLUd8Sbhvterolhrjx1Lg8OB3h3Vl+rqDTRuMd337vxJX3laVeH8ky/5ZMzjPL+9gkqU07/5&#10;7/rDCr7Qyy8ygN7+AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE7Lq6LEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,2505e" filled="f" strokeweight=".58pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1011;0,3516" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 11" o:spid="_x0000_s1035" style="position:absolute;left:1332;top:2398;width:9586;height:2" coordorigin="1332,2398" coordsize="9586,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCCcWeBwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL01mygtEl1DECs9SKFGEG9DdkyC2dmQ3Sbx33cLhd7m8T5nk02mFQP1rrGsIIliEMSl&#10;1Q1XCs7F+8sKhPPIGlvLpOBBDrLt7GmDqbYjf9Fw8pUIIexSVFB736VSurImgy6yHXHgbrY36APs&#10;K6l7HEO4aeUijt+kwYZDQ40d7Woq76dvo+Aw4pgvk/1wvN92j2vx+nk5JqTU83zK1yA8Tf5f/Of+&#10;0GF+Ar+/hAPk9gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCCcWeBwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 12" o:spid="_x0000_s1036" style="position:absolute;left:1332;top:2398;width:9586;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9586,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAxzjZ6wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHrTTYRGm7qGImgNPRl78Dhmp0lodjbsbjX++26h4G0e73NWxWh6cSHnO8sK0lkCgri2&#10;uuNGwedxO12C8AFZY2+ZFNzIQ7F+mKww1/bKB7pUoRExhH2OCtoQhlxKX7dk0M/sQBy5L+sMhghd&#10;I7XDaww3vZwnSSYNdhwbWhxo01L9Xf0YBS+lq54X9Q53i6w8vcsPfzynS6WeHse3VxCBxnAX/7v3&#10;Os6fw98v8QC5/gUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAxzjZ6wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l9586,e" filled="f" strokeweight=".58pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;9586,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
@@ -15576,65 +15551,65 @@
     <w:p w14:paraId="002BD337" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="001A2675">
       <w:pPr>
         <w:spacing w:before="14" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="112" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9643"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="01D649B2" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="01D649B2" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C52A259" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="2C52A259" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:before="3" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="75" w:right="451"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Briefly</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -16120,51 +16095,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="792B011A" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="792B011A" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="251" w:lineRule="exact"/>
               <w:ind w:left="75" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>program’s</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -16338,351 +16313,351 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>preparation</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>requirements:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="6E2AB2DE" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="6E2AB2DE" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="4835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14D5DFE6" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="14D5DFE6" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>octoral student in an APA-Accredited clinical, counseling or school psychology program.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BFB30CE" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="6BFB30CE" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Broad-based training in clinical child/adolescent psychology and psychopathology.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E8C2CCC" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="1E8C2CCC" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Comprehensive exams passed by application deadline.</w:t>
             </w:r>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="029F5F8F" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="029F5F8F" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>All coursework toward the doctoral degree must be completed by the end of the academic year prior to the start of internship.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3721B56F" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="3721B56F" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Certification of internship readiness by the applicant's academic program.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="233A3DEB" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="233A3DEB" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Completion of four-plus years of graduate study leading to a doctorate by the time the internship starts.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C661BA5" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="0C661BA5" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Minimum GPA of 3.5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="443F300E" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="443F300E" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>650 total practicum hours (minimum for intervention and assessment plus supervision)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> prior to beginning internship</w:t>
             </w:r>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47235BE2" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="47235BE2" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>400 hours of intervention</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3288BBED" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="3288BBED" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>250 hours of assessment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="429E503C" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="429E503C" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Supervised practice experience in both intervention and assessment with children and adolescents.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E78DF2B" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="4E78DF2B" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Implementation of empirically supported treatments and evidence-based practice for children and adolescents.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E165881" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="0E165881" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Solid background in test administration and report writing with children/adolescents.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A4E0537" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="0A4E0537" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="2C0C92A1" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="2C0C92A1" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="771CEF13" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="771CEF13" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:before="2" w:line="230" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="351"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Does</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -17077,65 +17052,65 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>how</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>many:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="440E953A" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="440E953A" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="896"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79620586" w14:textId="77777777" w:rsidR="001A2675" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="79620586" w14:textId="77777777" w:rsidR="001A2675" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4540"/>
                 <w:tab w:val="left" w:pos="6640"/>
               </w:tabs>
               <w:spacing w:before="93" w:line="327" w:lineRule="auto"/>
               <w:ind w:left="106" w:right="2168"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -17364,51 +17339,51 @@
                 <w:szCs w:val="22"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00232BFC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>400 hours</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="407ADA1E" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="407ADA1E" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4540"/>
                 <w:tab w:val="left" w:pos="6640"/>
               </w:tabs>
               <w:spacing w:before="93" w:line="327" w:lineRule="auto"/>
               <w:ind w:left="106" w:right="2168"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -17617,65 +17592,65 @@
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00232BFC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>250 hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="0431ECF7" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="0431ECF7" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E7FB439" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="7E7FB439" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:before="98"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Describe</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -17824,65 +17799,65 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ap</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>licants:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="181E4588" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="181E4588" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A5C75C2" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="0A5C75C2" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Criteria is listed above </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C5E32C5" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="001A2675">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -18191,65 +18166,65 @@
         <w:spacing w:before="17" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="112" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6648"/>
         <w:gridCol w:w="1529"/>
         <w:gridCol w:w="1438"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="4AA7F324" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="4AA7F324" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A286BE4" w14:textId="0FEE1A7A" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="3A286BE4" w14:textId="0FEE1A7A" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Annual</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -18345,77 +18320,77 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>43,888</w:t>
             </w:r>
             <w:r w:rsidR="00716C22" w:rsidRPr="00A56A75">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2966" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BBFDDAC" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="3BBFDDAC" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="5D33ACC8" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="5D33ACC8" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="282775E2" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="282775E2" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Annual</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -18496,77 +18471,77 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Interns</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>: N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2966" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CE235B9" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="0CE235B9" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="283C6B25" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="283C6B25" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="227865CD" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="227865CD" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Program</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -18688,120 +18663,120 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>intern?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FE62796" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="0092103E" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="7FE62796" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="0092103E" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:ind w:left="105" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0092103E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B899596" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="3B899596" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:ind w:left="105" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="1492E1E9" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="1492E1E9" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30E72124" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="30E72124" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:ind w:left="826" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -18907,99 +18882,99 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>provided:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A7A8A7"/>
           </w:tcPr>
-          <w:p w14:paraId="2DEF2C7C" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="2DEF2C7C" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A7A8A7"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8A52AF" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="4B8A52AF" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="63433260" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="63433260" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61F1756B" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="61F1756B" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="826" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Trainee</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -19088,122 +19063,122 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>required?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0732788B" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="0092103E" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="0732788B" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="0092103E" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="107" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0092103E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36472AD6" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="36472AD6" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="107" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="4ED94FF5" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="4ED94FF5" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23F07687" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="23F07687" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="826" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Coverage</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -19258,122 +19233,122 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>available?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AFFD0DD" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="0092103E" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="5AFFD0DD" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="0092103E" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="107" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0092103E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22FC947D" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="22FC947D" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="107" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="04C6B133" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="04C6B133" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01DD4DF6" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="01DD4DF6" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="826" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Coverage</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -19445,122 +19420,122 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>available?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="220495AF" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="0092103E" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="220495AF" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="0092103E" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0092103E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24EF20B6" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="24EF20B6" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="552CDD19" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="552CDD19" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5588A527" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="5588A527" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="826" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Coverage</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -19632,122 +19607,122 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>available?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7634A8C6" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="7634A8C6" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D3BAB70" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="0092103E" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="5D3BAB70" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="0092103E" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0092103E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="572A546F" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="572A546F" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="921"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="352AFA20" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="352AFA20" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hours</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -19905,232 +19880,250 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vacation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2966" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CCA62A2" w14:textId="77777777" w:rsidR="001A2675" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="4CCA62A2" w14:textId="77777777" w:rsidR="001A2675" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>48 hours of vacation time</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B36C5DC" w14:textId="77777777" w:rsidR="001A2675" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="0B36C5DC" w14:textId="7371BB87" w:rsidR="001A2675" w:rsidRDefault="00714318" w:rsidP="008F3B52">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>16 hours of personal time</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00B214BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="001A2675">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hours of personal time</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F5136B4" w14:textId="77777777" w:rsidR="001A2675" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="4F5136B4" w14:textId="77777777" w:rsidR="001A2675" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13 school holidays</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79AC708D" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="79AC708D" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="5040"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">16 hours of personal time </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6766D744" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="6766D744" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                  12 school holidays</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F5D4A41" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="6F5D4A41" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007D7195" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="5040"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                  16 hours of personal time </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68F697CC" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="68F697CC" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                  12 school holidays</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="415FDAD8" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="415FDAD8" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DF612AD" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="0DF612AD" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hours</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -20219,86 +20212,95 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Leave</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2966" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34371CFD" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="34371CFD" w14:textId="1E5019B2" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="0006036E" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D7195">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>64 hours of sick time</w:t>
+              <w:t>80</w:t>
+            </w:r>
+            <w:r w:rsidR="001A2675" w:rsidRPr="007D7195">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hours of sick time</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="19AEA008" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="19AEA008" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1056"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="155B6E82" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="155B6E82" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:before="17" w:line="261" w:lineRule="auto"/>
               <w:ind w:left="106" w:right="35"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -20779,187 +20781,187 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>leave?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FAB2320" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="6FAB2320" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:before="5" w:line="110" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="136F81C8" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="136F81C8" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37D29293" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="37D29293" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="244DDEBB" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="002D66E0" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="244DDEBB" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="002D66E0" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D66E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A6670CB" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="5A6670CB" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:before="5" w:line="110" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2701F2D1" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="2701F2D1" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10CCF1F4" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="10CCF1F4" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="216ACFB2" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="216ACFB2" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="75B2CD55" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="75B2CD55" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9614" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B3E0781" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="5B3E0781" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="249" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -21005,66 +21007,66 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>sc</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ribe):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="1F9E9E8F" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="1F9E9E8F" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="3621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9614" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="677C1E2D" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="677C1E2D" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="007D7195">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ajor medical health care, dental health care, and the Employee Assistance Program (EAP) are provided for the intern and his or her dependents as a part of the internship.  MHS offers free meals during the hours when the interns are working on campus through the MHS school cafeteria. Administrative and clerical assistance are provided.  Each intern has a private office and computer with Internet access.  The interns have access to printing, photocopying, faxing, and scanning equipment</w:t>
             </w:r>
             <w:r>
@@ -21498,51 +21500,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42EA134B" w14:textId="77777777" w:rsidR="001A2675" w:rsidRDefault="001A2675" w:rsidP="001A2675">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28F2EF07" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="001A2675">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="001A2675" w:rsidRPr="000D1F51">
-          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1420" w:right="1160" w:bottom="280" w:left="1220" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AC89DA9" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="00931962" w:rsidRDefault="001A2675" w:rsidP="001A2675">
       <w:pPr>
         <w:spacing w:before="70"/>
         <w:ind w:left="2880" w:right="3505"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00931962">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -21761,181 +21763,181 @@
         <w:spacing w:before="17" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9287" w:type="dxa"/>
         <w:tblInd w:w="-333" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6979"/>
         <w:gridCol w:w="1148"/>
         <w:gridCol w:w="1160"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="0022D96D" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="0022D96D" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C677F7D" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="7C677F7D" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2992CF2E" w14:textId="2FE6B94D" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="001566DD">
+          <w:p w14:paraId="2992CF2E" w14:textId="316E569B" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="001566DD">
             <w:pPr>
               <w:spacing w:line="235" w:lineRule="exact"/>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E857EB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="001A0BE2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00505FD1">
+            <w:r w:rsidR="002F548E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00E857EB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00E857EB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00505FD1">
+            <w:r w:rsidR="008F207C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="30CC4873" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="30CC4873" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53FBE989" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="53FBE989" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="234" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -22128,89 +22130,89 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="023B1CCB" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007453C2" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="023B1CCB" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007453C2" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007453C2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="1A551C83" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="1A551C83" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2804402B" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="2804402B" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="235" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -22480,179 +22482,179 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>gram</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="461E7AAD" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007453C2" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="461E7AAD" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007453C2" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007453C2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="1CC72E35" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="1CC72E35" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E338303" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="4E338303" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2935F77D" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="2935F77D" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="234" w:lineRule="exact"/>
               <w:ind w:left="395" w:right="369"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16643162" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="16643162" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="234" w:lineRule="exact"/>
               <w:ind w:left="414" w:right="384"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="0A1592E1" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="0A1592E1" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2044642C" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="2044642C" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="234" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aca</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -22708,114 +22710,114 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>hing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AC3B94F" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="7AC3B94F" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2FDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41A8F6EC" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="41A8F6EC" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2FDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="6066274B" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="6066274B" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78B07EBA" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="78B07EBA" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="233" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Community</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -22870,212 +22872,212 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25FAA03B" w14:textId="47949A06" w:rsidR="001A2675" w:rsidRPr="00931962" w:rsidRDefault="0086049E" w:rsidP="00F840BA">
+          <w:p w14:paraId="25FAA03B" w14:textId="47949A06" w:rsidR="001A2675" w:rsidRPr="00931962" w:rsidRDefault="0086049E" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2FDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AE1B840" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="1AE1B840" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2FDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="2442D00F" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="2442D00F" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49FE635A" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="49FE635A" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="234" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Consortium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F365E3E" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007453C2" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="3F365E3E" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007453C2" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2FDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23CA559B" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="23CA559B" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2FDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="22604D12" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="22604D12" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3234A47E" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="3234A47E" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="234" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>University</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -23113,116 +23115,116 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="289755D5" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007453C2" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="289755D5" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007453C2" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2FDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50C4A0F9" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="50C4A0F9" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2FDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="7394AB65" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="7394AB65" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6379727F" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="6379727F" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="233" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hospital/Medical</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -23243,118 +23245,118 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="452A4C80" w14:textId="348A2CD5" w:rsidR="001A2675" w:rsidRPr="00931962" w:rsidRDefault="003D5E21" w:rsidP="00F840BA">
+          <w:p w14:paraId="452A4C80" w14:textId="63E291B5" w:rsidR="001A2675" w:rsidRPr="00931962" w:rsidRDefault="00261FA6" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02C5A697" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="02C5A697" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2FDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="1793D12D" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="1793D12D" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="298038E8" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="298038E8" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="234" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Veterans</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -23443,342 +23445,342 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>System</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3713E663" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007453C2" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="3713E663" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007453C2" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2FDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="117A3018" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="117A3018" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2FDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="5FD4A0D6" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="5FD4A0D6" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CCC77A1" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="1CCC77A1" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="233" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Psychiatric</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>facility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B160B84" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007453C2" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="6B160B84" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007453C2" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2FDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47C4B15A" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="47C4B15A" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2FDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="09BE8723" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="09BE8723" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B2B1518" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="7B2B1518" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="234" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Correctional</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>facility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3ED53460" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007453C2" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="3ED53460" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007453C2" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2FDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14472E0E" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="14472E0E" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2FDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="69BDE782" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="69BDE782" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D52F818" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="6D52F818" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="234" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Health</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -23816,116 +23818,116 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>organization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23049B45" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007453C2" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="23049B45" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="007453C2" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2FDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02C564EF" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="02C564EF" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2FDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="3E74A4E7" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="3E74A4E7" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35675965" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="35675965" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="235" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>School</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -23946,118 +23948,118 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>t/system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58DD4923" w14:textId="3375F6B6" w:rsidR="001A2675" w:rsidRPr="00726FE7" w:rsidRDefault="003D5E21" w:rsidP="00F840BA">
+          <w:p w14:paraId="58DD4923" w14:textId="55122459" w:rsidR="001A2675" w:rsidRPr="00726FE7" w:rsidRDefault="00FC4C88" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C4BAE90" w14:textId="0BA5152D" w:rsidR="001A2675" w:rsidRPr="001F0DA6" w:rsidRDefault="001F0DA6" w:rsidP="00F840BA">
+          <w:p w14:paraId="3C4BAE90" w14:textId="0BA5152D" w:rsidR="001A2675" w:rsidRPr="001F0DA6" w:rsidRDefault="001F0DA6" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F0DA6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="0E426D3B" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="0E426D3B" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BE6FC8D" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="1BE6FC8D" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="235" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Independent</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -24087,195 +24089,195 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>setting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07735D68" w14:textId="17BA2AB2" w:rsidR="001A2675" w:rsidRPr="00530573" w:rsidRDefault="00726FE7" w:rsidP="00F840BA">
+          <w:p w14:paraId="07735D68" w14:textId="17BA2AB2" w:rsidR="001A2675" w:rsidRPr="00530573" w:rsidRDefault="00726FE7" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FD30A63" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="6FD30A63" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2FDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="61633322" w14:textId="77777777" w:rsidTr="00F840BA">
+      <w:tr w:rsidR="001A2675" w:rsidRPr="000D1F51" w14:paraId="61633322" w14:textId="77777777" w:rsidTr="008F3B52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25652E40" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="25652E40" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:spacing w:line="234" w:lineRule="exact"/>
               <w:ind w:left="106" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Oth</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1F51">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35AC2178" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="35AC2178" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2FDE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="278CD8BB" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="00AB66A4" w:rsidRDefault="001A2675" w:rsidP="00F840BA">
+          <w:p w14:paraId="278CD8BB" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="00AB66A4" w:rsidRDefault="001A2675" w:rsidP="008F3B52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="35AD77D8" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="000D1F51" w:rsidRDefault="001A2675" w:rsidP="001A2675">
       <w:pPr>
         <w:spacing w:before="3" w:line="190" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -25079,72 +25081,72 @@
     <w:p w14:paraId="2D126F0E" w14:textId="77777777" w:rsidR="001A2675" w:rsidRPr="005105BE" w:rsidRDefault="001A2675" w:rsidP="001A2675">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57BD06A8" w14:textId="373B2B40" w:rsidR="00A34FD8" w:rsidRPr="007D7195" w:rsidRDefault="00A34FD8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A34FD8" w:rsidRPr="007D7195" w:rsidSect="001A2675">
-      <w:footerReference w:type="default" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1360" w:right="1120" w:bottom="280" w:left="1220" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49CBEB65" w14:textId="77777777" w:rsidR="004D532A" w:rsidRDefault="004D532A">
+    <w:p w14:paraId="2ABC8010" w14:textId="77777777" w:rsidR="00CA7979" w:rsidRDefault="00CA7979">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70706981" w14:textId="77777777" w:rsidR="004D532A" w:rsidRDefault="004D532A">
+    <w:p w14:paraId="6B481E50" w14:textId="77777777" w:rsidR="00CA7979" w:rsidRDefault="00CA7979">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -25170,185 +25172,191 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="15AA93B7" w14:textId="16635894" w:rsidR="002D66E0" w:rsidRDefault="002D66E0" w:rsidP="005105BE">
+  <w:p w14:paraId="15AA93B7" w14:textId="16635894" w:rsidR="008D1F37" w:rsidRDefault="008D1F37" w:rsidP="005105BE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3AC5CF8D" w14:textId="77777777" w:rsidR="002D66E0" w:rsidRDefault="002D66E0">
+  <w:p w14:paraId="3AC5CF8D" w14:textId="77777777" w:rsidR="008D1F37" w:rsidRDefault="008D1F37">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="51B816E8" w14:textId="77777777" w:rsidR="002D66E0" w:rsidRDefault="002D66E0" w:rsidP="00384859">
+  <w:p w14:paraId="51B816E8" w14:textId="77777777" w:rsidR="008D1F37" w:rsidRDefault="008D1F37" w:rsidP="00384859">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="7944"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40CD3E09" w14:textId="77777777" w:rsidR="004D532A" w:rsidRDefault="004D532A">
+    <w:p w14:paraId="6CCEFB8E" w14:textId="77777777" w:rsidR="00CA7979" w:rsidRDefault="00CA7979">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35B9ED35" w14:textId="77777777" w:rsidR="004D532A" w:rsidRDefault="004D532A">
+    <w:p w14:paraId="0C0722A8" w14:textId="77777777" w:rsidR="00CA7979" w:rsidRDefault="00CA7979">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="612E391E" w14:textId="77777777" w:rsidR="001A2675" w:rsidRDefault="001A2675">
+  <w:p w14:paraId="612E391E" w14:textId="77777777" w:rsidR="008D1F37" w:rsidRDefault="008D1F37">
     <w:pPr>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:sz w:val="0"/>
         <w:szCs w:val="0"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7ABD1C9C" w14:textId="77777777" w:rsidR="001A2675" w:rsidRDefault="001A2675">
+  <w:p w14:paraId="7ABD1C9C" w14:textId="77777777" w:rsidR="008D1F37" w:rsidRDefault="008D1F37">
     <w:pPr>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:sz w:val="0"/>
         <w:szCs w:val="0"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DD2DFA9" w14:textId="77777777" w:rsidR="002D66E0" w:rsidRPr="00D521CE" w:rsidRDefault="002D66E0" w:rsidP="00384859">
+  <w:p w14:paraId="0DD2DFA9" w14:textId="77777777" w:rsidR="008D1F37" w:rsidRPr="00D521CE" w:rsidRDefault="008D1F37" w:rsidP="00384859">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="5220"/>
       </w:tabs>
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0038370B">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         <w:noProof/>
         <w:color w:val="333333"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0ED5D343" wp14:editId="3C1664BE">
           <wp:extent cx="952500" cy="1234440"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
-          <wp:docPr id="1" name="Picture 1" descr="Milton Hershey School Founded 1909"/>
+          <wp:docPr id="1" name="Picture 1" descr="Milton Hershey School Founded 1909">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED0ADA0E-4839-463C-B10A-5C53B95BF573}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2" descr="Milton Hershey School Founded 1909"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -25358,51 +25366,51 @@
                     <a:ext cx="952500" cy="1234440"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6DDB04C6" w14:textId="77777777" w:rsidR="002D66E0" w:rsidRDefault="002D66E0">
+  <w:p w14:paraId="6DDB04C6" w14:textId="77777777" w:rsidR="008D1F37" w:rsidRDefault="008D1F37">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03701DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="088635D4"/>
     <w:lvl w:ilvl="0" w:tplc="8ABE240C">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
@@ -27437,801 +27445,865 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="298342447">
+  <w:num w:numId="1" w16cid:durableId="1031109861">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1176379781">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1230573949">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="144710952">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1655840411">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1750467605">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1770193907">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1863863907">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1890804395">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1891845523">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1904950566">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1938058497">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="204409231">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="295066787">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="298342447">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="204409231">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="386728103">
+  <w:num w:numId="16" w16cid:durableId="386728103">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1230573949">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="404913475">
+  <w:num w:numId="17" w16cid:durableId="404913475">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1655840411">
-[...14 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="418676611">
+  <w:num w:numId="18" w16cid:durableId="418676611">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="504632813">
+  <w:num w:numId="19" w16cid:durableId="504632813">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="862282020">
+  <w:num w:numId="20" w16cid:durableId="862282020">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="295066787">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="21" w16cid:durableId="867909904">
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="922564231">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
-[...3 lines deleted...]
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F15FD0"/>
     <w:rsid w:val="00000A27"/>
     <w:rsid w:val="00001689"/>
     <w:rsid w:val="0000377A"/>
     <w:rsid w:val="00003EF8"/>
     <w:rsid w:val="000065AC"/>
     <w:rsid w:val="00014729"/>
     <w:rsid w:val="000204B4"/>
     <w:rsid w:val="00020781"/>
     <w:rsid w:val="00020E91"/>
+    <w:rsid w:val="000234C5"/>
     <w:rsid w:val="000259F9"/>
     <w:rsid w:val="00025E93"/>
     <w:rsid w:val="00032F8F"/>
     <w:rsid w:val="00040F2A"/>
     <w:rsid w:val="000431F7"/>
     <w:rsid w:val="00045402"/>
     <w:rsid w:val="000463D9"/>
     <w:rsid w:val="00051A7F"/>
+    <w:rsid w:val="00052A16"/>
     <w:rsid w:val="0005367B"/>
     <w:rsid w:val="00053F06"/>
     <w:rsid w:val="00056302"/>
     <w:rsid w:val="0006008E"/>
+    <w:rsid w:val="0006036E"/>
     <w:rsid w:val="00061990"/>
     <w:rsid w:val="00062F47"/>
     <w:rsid w:val="000708EE"/>
     <w:rsid w:val="00071CC5"/>
     <w:rsid w:val="00075F83"/>
     <w:rsid w:val="0007626C"/>
     <w:rsid w:val="00082A2E"/>
+    <w:rsid w:val="00086351"/>
     <w:rsid w:val="000922E3"/>
     <w:rsid w:val="000923A0"/>
     <w:rsid w:val="000935D4"/>
     <w:rsid w:val="00094BC4"/>
     <w:rsid w:val="000A0B14"/>
     <w:rsid w:val="000A19F8"/>
     <w:rsid w:val="000A41D2"/>
     <w:rsid w:val="000A5662"/>
+    <w:rsid w:val="000A59F3"/>
+    <w:rsid w:val="000B0971"/>
     <w:rsid w:val="000C3C99"/>
     <w:rsid w:val="000C3F47"/>
     <w:rsid w:val="000D1F51"/>
     <w:rsid w:val="000D5459"/>
     <w:rsid w:val="000D548E"/>
     <w:rsid w:val="000D7DED"/>
     <w:rsid w:val="000E401B"/>
     <w:rsid w:val="000E4B29"/>
     <w:rsid w:val="000E5436"/>
     <w:rsid w:val="000F6A8C"/>
     <w:rsid w:val="00104AFD"/>
     <w:rsid w:val="00106683"/>
     <w:rsid w:val="00110CE4"/>
     <w:rsid w:val="00112263"/>
     <w:rsid w:val="00114D7B"/>
     <w:rsid w:val="00115824"/>
     <w:rsid w:val="001318A4"/>
     <w:rsid w:val="00140FEC"/>
+    <w:rsid w:val="001514CD"/>
     <w:rsid w:val="00155B31"/>
     <w:rsid w:val="001561DA"/>
     <w:rsid w:val="001566DD"/>
     <w:rsid w:val="0015745F"/>
     <w:rsid w:val="00164778"/>
     <w:rsid w:val="001664D8"/>
     <w:rsid w:val="00166B20"/>
     <w:rsid w:val="001702C0"/>
     <w:rsid w:val="00170D55"/>
     <w:rsid w:val="001710C0"/>
+    <w:rsid w:val="001720A6"/>
     <w:rsid w:val="001767CD"/>
     <w:rsid w:val="00182407"/>
     <w:rsid w:val="001835C6"/>
+    <w:rsid w:val="0018661F"/>
     <w:rsid w:val="00186FCB"/>
     <w:rsid w:val="001A0BE2"/>
     <w:rsid w:val="001A2675"/>
     <w:rsid w:val="001B0EE2"/>
     <w:rsid w:val="001B6F21"/>
     <w:rsid w:val="001C224D"/>
     <w:rsid w:val="001C27CA"/>
     <w:rsid w:val="001C5F65"/>
+    <w:rsid w:val="001C6DDD"/>
+    <w:rsid w:val="001D1A17"/>
     <w:rsid w:val="001D72D5"/>
     <w:rsid w:val="001D77C7"/>
     <w:rsid w:val="001E1672"/>
     <w:rsid w:val="001E1BAD"/>
     <w:rsid w:val="001E4A39"/>
     <w:rsid w:val="001E6E44"/>
     <w:rsid w:val="001E71B0"/>
     <w:rsid w:val="001E77B6"/>
+    <w:rsid w:val="001E7B65"/>
     <w:rsid w:val="001F0DA6"/>
     <w:rsid w:val="001F3F1D"/>
     <w:rsid w:val="002003A3"/>
     <w:rsid w:val="002006FC"/>
     <w:rsid w:val="00202207"/>
     <w:rsid w:val="002139D2"/>
     <w:rsid w:val="00214ECC"/>
     <w:rsid w:val="00222EDE"/>
     <w:rsid w:val="00232A11"/>
     <w:rsid w:val="00232BFC"/>
     <w:rsid w:val="00233DDE"/>
     <w:rsid w:val="0024307C"/>
     <w:rsid w:val="0025164F"/>
     <w:rsid w:val="002518E7"/>
     <w:rsid w:val="002605FD"/>
+    <w:rsid w:val="00261FA6"/>
     <w:rsid w:val="002623E1"/>
+    <w:rsid w:val="002654B9"/>
     <w:rsid w:val="00275AB3"/>
     <w:rsid w:val="00281D1B"/>
     <w:rsid w:val="00282B19"/>
     <w:rsid w:val="002918B6"/>
     <w:rsid w:val="002976F1"/>
     <w:rsid w:val="002A063A"/>
     <w:rsid w:val="002A5F4B"/>
     <w:rsid w:val="002B2C92"/>
     <w:rsid w:val="002B6372"/>
     <w:rsid w:val="002B6A21"/>
     <w:rsid w:val="002C07CC"/>
     <w:rsid w:val="002C1EE0"/>
     <w:rsid w:val="002D52B0"/>
     <w:rsid w:val="002D66E0"/>
+    <w:rsid w:val="002D6B6C"/>
     <w:rsid w:val="002E3543"/>
     <w:rsid w:val="002E66CA"/>
+    <w:rsid w:val="002F548E"/>
     <w:rsid w:val="002F5819"/>
     <w:rsid w:val="003010DC"/>
     <w:rsid w:val="003017DF"/>
     <w:rsid w:val="00305C8B"/>
     <w:rsid w:val="0030652E"/>
     <w:rsid w:val="003137C2"/>
     <w:rsid w:val="00315334"/>
     <w:rsid w:val="00317E65"/>
     <w:rsid w:val="0032059E"/>
+    <w:rsid w:val="00330639"/>
     <w:rsid w:val="00330FD8"/>
     <w:rsid w:val="00333574"/>
     <w:rsid w:val="00334664"/>
     <w:rsid w:val="00335037"/>
     <w:rsid w:val="0033582B"/>
     <w:rsid w:val="00337F6C"/>
     <w:rsid w:val="0034356F"/>
     <w:rsid w:val="00343F59"/>
     <w:rsid w:val="0035354E"/>
+    <w:rsid w:val="003541B0"/>
     <w:rsid w:val="0037195F"/>
     <w:rsid w:val="00384054"/>
     <w:rsid w:val="00384859"/>
     <w:rsid w:val="00385CC8"/>
     <w:rsid w:val="003905FE"/>
     <w:rsid w:val="00391E21"/>
     <w:rsid w:val="0039328C"/>
     <w:rsid w:val="0039589E"/>
     <w:rsid w:val="003A0C5A"/>
     <w:rsid w:val="003A3911"/>
     <w:rsid w:val="003A4416"/>
     <w:rsid w:val="003A6CCF"/>
     <w:rsid w:val="003C2D3C"/>
     <w:rsid w:val="003C32AB"/>
     <w:rsid w:val="003C6CA8"/>
     <w:rsid w:val="003D01EA"/>
     <w:rsid w:val="003D5DF8"/>
     <w:rsid w:val="003D5E21"/>
+    <w:rsid w:val="003E1EE4"/>
     <w:rsid w:val="003E35E4"/>
     <w:rsid w:val="003F7088"/>
     <w:rsid w:val="00401EE4"/>
     <w:rsid w:val="00410664"/>
     <w:rsid w:val="00411E04"/>
     <w:rsid w:val="004124B4"/>
     <w:rsid w:val="004136B8"/>
     <w:rsid w:val="00416A1C"/>
     <w:rsid w:val="00417052"/>
     <w:rsid w:val="00417730"/>
     <w:rsid w:val="00420824"/>
     <w:rsid w:val="004231F0"/>
     <w:rsid w:val="00425A44"/>
     <w:rsid w:val="00425FB1"/>
     <w:rsid w:val="004268A6"/>
+    <w:rsid w:val="00427A1C"/>
     <w:rsid w:val="00427FDA"/>
     <w:rsid w:val="0043493B"/>
     <w:rsid w:val="00441CE6"/>
     <w:rsid w:val="00444C88"/>
     <w:rsid w:val="004464B3"/>
     <w:rsid w:val="00447B98"/>
     <w:rsid w:val="00451033"/>
     <w:rsid w:val="00452B2A"/>
     <w:rsid w:val="00457C92"/>
     <w:rsid w:val="00461662"/>
     <w:rsid w:val="00467442"/>
     <w:rsid w:val="00473DEF"/>
     <w:rsid w:val="004740BA"/>
     <w:rsid w:val="00481C2B"/>
     <w:rsid w:val="0048381F"/>
     <w:rsid w:val="00485CD0"/>
     <w:rsid w:val="004869D1"/>
     <w:rsid w:val="00491C29"/>
     <w:rsid w:val="00493F5D"/>
     <w:rsid w:val="004966DC"/>
+    <w:rsid w:val="004B2C08"/>
     <w:rsid w:val="004B432A"/>
     <w:rsid w:val="004B71C9"/>
     <w:rsid w:val="004C0230"/>
     <w:rsid w:val="004C1904"/>
     <w:rsid w:val="004D2D45"/>
     <w:rsid w:val="004D532A"/>
     <w:rsid w:val="004E085D"/>
     <w:rsid w:val="004E0B13"/>
     <w:rsid w:val="004F2C83"/>
     <w:rsid w:val="00503395"/>
     <w:rsid w:val="00505FD1"/>
     <w:rsid w:val="005105BE"/>
     <w:rsid w:val="005122A8"/>
     <w:rsid w:val="005140EB"/>
     <w:rsid w:val="00515E19"/>
+    <w:rsid w:val="0052159F"/>
     <w:rsid w:val="00524516"/>
     <w:rsid w:val="005245CD"/>
     <w:rsid w:val="0052461A"/>
     <w:rsid w:val="00524E4A"/>
     <w:rsid w:val="00525918"/>
     <w:rsid w:val="00530573"/>
     <w:rsid w:val="0053283B"/>
     <w:rsid w:val="00545EFB"/>
+    <w:rsid w:val="005473D4"/>
     <w:rsid w:val="00547693"/>
     <w:rsid w:val="00550734"/>
     <w:rsid w:val="00556746"/>
     <w:rsid w:val="005576F7"/>
     <w:rsid w:val="005645D2"/>
     <w:rsid w:val="00567E18"/>
     <w:rsid w:val="00572CA1"/>
     <w:rsid w:val="00572DE2"/>
     <w:rsid w:val="00574D28"/>
     <w:rsid w:val="0057513A"/>
     <w:rsid w:val="00581C87"/>
     <w:rsid w:val="00584807"/>
     <w:rsid w:val="00585045"/>
+    <w:rsid w:val="00591A11"/>
     <w:rsid w:val="0059294B"/>
     <w:rsid w:val="005935E7"/>
     <w:rsid w:val="0059466B"/>
     <w:rsid w:val="00596976"/>
     <w:rsid w:val="005A548C"/>
     <w:rsid w:val="005A5EE3"/>
     <w:rsid w:val="005A763A"/>
     <w:rsid w:val="005A79F2"/>
     <w:rsid w:val="005B1028"/>
+    <w:rsid w:val="005B1779"/>
+    <w:rsid w:val="005B5782"/>
     <w:rsid w:val="005C085C"/>
     <w:rsid w:val="005C2774"/>
     <w:rsid w:val="005C32AA"/>
     <w:rsid w:val="005C48AD"/>
+    <w:rsid w:val="005D313D"/>
     <w:rsid w:val="005D6223"/>
     <w:rsid w:val="005E04EA"/>
     <w:rsid w:val="005E097D"/>
     <w:rsid w:val="005E5BBB"/>
+    <w:rsid w:val="005F0148"/>
     <w:rsid w:val="005F3EFE"/>
     <w:rsid w:val="00601535"/>
     <w:rsid w:val="0060250B"/>
     <w:rsid w:val="0060548E"/>
     <w:rsid w:val="00607BA2"/>
     <w:rsid w:val="00610C18"/>
     <w:rsid w:val="00610C8B"/>
     <w:rsid w:val="0061116D"/>
     <w:rsid w:val="00613596"/>
     <w:rsid w:val="006158B5"/>
     <w:rsid w:val="00616D4F"/>
     <w:rsid w:val="00617AF0"/>
     <w:rsid w:val="00621465"/>
     <w:rsid w:val="00622A0C"/>
     <w:rsid w:val="006342BB"/>
     <w:rsid w:val="00635853"/>
     <w:rsid w:val="00635AF2"/>
     <w:rsid w:val="006413E3"/>
     <w:rsid w:val="00642E95"/>
     <w:rsid w:val="00651928"/>
     <w:rsid w:val="00652554"/>
     <w:rsid w:val="006630D3"/>
     <w:rsid w:val="006652FD"/>
     <w:rsid w:val="00683BEF"/>
+    <w:rsid w:val="006910AD"/>
     <w:rsid w:val="00691295"/>
     <w:rsid w:val="006914F7"/>
     <w:rsid w:val="00696BC9"/>
+    <w:rsid w:val="006A12B4"/>
     <w:rsid w:val="006A1933"/>
     <w:rsid w:val="006A778E"/>
     <w:rsid w:val="006B2A42"/>
+    <w:rsid w:val="006B60E3"/>
+    <w:rsid w:val="006C32E2"/>
     <w:rsid w:val="006C4438"/>
     <w:rsid w:val="006D37A0"/>
     <w:rsid w:val="006F743C"/>
     <w:rsid w:val="00703C85"/>
     <w:rsid w:val="00705663"/>
+    <w:rsid w:val="00714318"/>
     <w:rsid w:val="00716C22"/>
     <w:rsid w:val="00720DDF"/>
     <w:rsid w:val="00721219"/>
     <w:rsid w:val="007237AF"/>
     <w:rsid w:val="007243CF"/>
     <w:rsid w:val="007244FC"/>
     <w:rsid w:val="00724A79"/>
     <w:rsid w:val="00725263"/>
     <w:rsid w:val="00726FE7"/>
     <w:rsid w:val="00731E89"/>
     <w:rsid w:val="00733F69"/>
+    <w:rsid w:val="00734C4F"/>
     <w:rsid w:val="00736446"/>
     <w:rsid w:val="00740A83"/>
     <w:rsid w:val="00742AF3"/>
     <w:rsid w:val="00744959"/>
     <w:rsid w:val="007453C2"/>
     <w:rsid w:val="0074738F"/>
+    <w:rsid w:val="007524E0"/>
     <w:rsid w:val="00756931"/>
     <w:rsid w:val="00757190"/>
     <w:rsid w:val="007610FA"/>
     <w:rsid w:val="00770F43"/>
     <w:rsid w:val="007736AD"/>
     <w:rsid w:val="00774291"/>
     <w:rsid w:val="007744CA"/>
     <w:rsid w:val="00776853"/>
     <w:rsid w:val="00790601"/>
     <w:rsid w:val="007964EC"/>
     <w:rsid w:val="00796982"/>
     <w:rsid w:val="007A00F1"/>
     <w:rsid w:val="007A2B1C"/>
     <w:rsid w:val="007A4E90"/>
+    <w:rsid w:val="007A7B10"/>
     <w:rsid w:val="007B2456"/>
     <w:rsid w:val="007C3127"/>
     <w:rsid w:val="007C3D56"/>
     <w:rsid w:val="007C7B05"/>
     <w:rsid w:val="007D057F"/>
     <w:rsid w:val="007D359A"/>
     <w:rsid w:val="007D3A71"/>
     <w:rsid w:val="007D53EC"/>
     <w:rsid w:val="007D7195"/>
     <w:rsid w:val="007E0D9E"/>
+    <w:rsid w:val="007E7BD3"/>
     <w:rsid w:val="007E7F25"/>
     <w:rsid w:val="007F123B"/>
     <w:rsid w:val="007F366C"/>
     <w:rsid w:val="007F4B2E"/>
     <w:rsid w:val="007F524E"/>
     <w:rsid w:val="008007F8"/>
+    <w:rsid w:val="00802F05"/>
     <w:rsid w:val="0080448A"/>
     <w:rsid w:val="00807F84"/>
+    <w:rsid w:val="00822963"/>
     <w:rsid w:val="008307CA"/>
     <w:rsid w:val="008331CB"/>
     <w:rsid w:val="0084446D"/>
     <w:rsid w:val="00845F9A"/>
     <w:rsid w:val="00847E75"/>
     <w:rsid w:val="00852B80"/>
     <w:rsid w:val="00855CBD"/>
     <w:rsid w:val="0085636A"/>
+    <w:rsid w:val="00856ADC"/>
     <w:rsid w:val="00857B0A"/>
     <w:rsid w:val="0086049E"/>
     <w:rsid w:val="008635CD"/>
     <w:rsid w:val="00873CF7"/>
     <w:rsid w:val="008740E9"/>
     <w:rsid w:val="008759B5"/>
     <w:rsid w:val="008834D2"/>
     <w:rsid w:val="00884225"/>
+    <w:rsid w:val="008875F1"/>
     <w:rsid w:val="00891CCA"/>
     <w:rsid w:val="008941A2"/>
     <w:rsid w:val="008949A5"/>
     <w:rsid w:val="00897987"/>
     <w:rsid w:val="008A0B9D"/>
+    <w:rsid w:val="008A0D84"/>
     <w:rsid w:val="008A1CF1"/>
+    <w:rsid w:val="008B2E95"/>
     <w:rsid w:val="008B3476"/>
     <w:rsid w:val="008C097F"/>
     <w:rsid w:val="008C2923"/>
     <w:rsid w:val="008C398E"/>
     <w:rsid w:val="008C6967"/>
     <w:rsid w:val="008C78B7"/>
     <w:rsid w:val="008D1E32"/>
+    <w:rsid w:val="008D1F37"/>
     <w:rsid w:val="008D677E"/>
     <w:rsid w:val="008E3D0E"/>
     <w:rsid w:val="008E4795"/>
     <w:rsid w:val="008E6760"/>
     <w:rsid w:val="008F0EC6"/>
+    <w:rsid w:val="008F207C"/>
+    <w:rsid w:val="008F3B52"/>
     <w:rsid w:val="009021DF"/>
     <w:rsid w:val="009024EE"/>
     <w:rsid w:val="00910639"/>
     <w:rsid w:val="009208F3"/>
     <w:rsid w:val="0092103E"/>
     <w:rsid w:val="00921B67"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="0093113B"/>
     <w:rsid w:val="00931962"/>
     <w:rsid w:val="00943558"/>
     <w:rsid w:val="0095176F"/>
     <w:rsid w:val="0095247D"/>
     <w:rsid w:val="00954FF7"/>
     <w:rsid w:val="00962956"/>
     <w:rsid w:val="009635A5"/>
     <w:rsid w:val="00964FE1"/>
     <w:rsid w:val="00970A43"/>
     <w:rsid w:val="00975BAC"/>
     <w:rsid w:val="00980F3F"/>
     <w:rsid w:val="00983567"/>
     <w:rsid w:val="00987D96"/>
     <w:rsid w:val="00991006"/>
     <w:rsid w:val="009A27D8"/>
     <w:rsid w:val="009A2D4C"/>
     <w:rsid w:val="009A3406"/>
     <w:rsid w:val="009A4546"/>
+    <w:rsid w:val="009A6866"/>
     <w:rsid w:val="009A78EC"/>
     <w:rsid w:val="009B0092"/>
     <w:rsid w:val="009B039A"/>
     <w:rsid w:val="009C2A09"/>
     <w:rsid w:val="009C2A9A"/>
     <w:rsid w:val="009C3442"/>
+    <w:rsid w:val="009C47F2"/>
     <w:rsid w:val="009D71F0"/>
     <w:rsid w:val="009D7D53"/>
     <w:rsid w:val="009F7726"/>
     <w:rsid w:val="00A03B41"/>
     <w:rsid w:val="00A04857"/>
     <w:rsid w:val="00A061EA"/>
     <w:rsid w:val="00A10800"/>
     <w:rsid w:val="00A10AA7"/>
     <w:rsid w:val="00A13CFD"/>
     <w:rsid w:val="00A21C85"/>
     <w:rsid w:val="00A25389"/>
     <w:rsid w:val="00A25580"/>
     <w:rsid w:val="00A25A23"/>
     <w:rsid w:val="00A25A24"/>
     <w:rsid w:val="00A3061E"/>
     <w:rsid w:val="00A30E3B"/>
     <w:rsid w:val="00A31BD4"/>
     <w:rsid w:val="00A34FD8"/>
+    <w:rsid w:val="00A35481"/>
     <w:rsid w:val="00A36FC9"/>
     <w:rsid w:val="00A53021"/>
     <w:rsid w:val="00A53465"/>
     <w:rsid w:val="00A5749E"/>
     <w:rsid w:val="00A6079D"/>
     <w:rsid w:val="00A666B7"/>
     <w:rsid w:val="00A67021"/>
     <w:rsid w:val="00A67A22"/>
     <w:rsid w:val="00A7448E"/>
     <w:rsid w:val="00A75768"/>
     <w:rsid w:val="00A84A2E"/>
     <w:rsid w:val="00A90E56"/>
     <w:rsid w:val="00A91D38"/>
     <w:rsid w:val="00A965F2"/>
     <w:rsid w:val="00A97FEC"/>
     <w:rsid w:val="00AB1977"/>
     <w:rsid w:val="00AB66A4"/>
     <w:rsid w:val="00AC010E"/>
     <w:rsid w:val="00AC3A38"/>
     <w:rsid w:val="00AC3EF0"/>
     <w:rsid w:val="00AC6E2E"/>
     <w:rsid w:val="00AC6F79"/>
     <w:rsid w:val="00AD244D"/>
     <w:rsid w:val="00AD3987"/>
     <w:rsid w:val="00AD76A2"/>
     <w:rsid w:val="00AE08C9"/>
+    <w:rsid w:val="00AE2DF7"/>
     <w:rsid w:val="00AE3588"/>
     <w:rsid w:val="00AE46A9"/>
     <w:rsid w:val="00AE625E"/>
     <w:rsid w:val="00AF2922"/>
     <w:rsid w:val="00AF5B5B"/>
     <w:rsid w:val="00AF6AD2"/>
     <w:rsid w:val="00B0435B"/>
     <w:rsid w:val="00B10B98"/>
+    <w:rsid w:val="00B11ACD"/>
     <w:rsid w:val="00B15D20"/>
     <w:rsid w:val="00B164B7"/>
     <w:rsid w:val="00B16FBE"/>
     <w:rsid w:val="00B2088A"/>
+    <w:rsid w:val="00B214BB"/>
     <w:rsid w:val="00B22D41"/>
     <w:rsid w:val="00B237A3"/>
     <w:rsid w:val="00B35467"/>
     <w:rsid w:val="00B3766E"/>
     <w:rsid w:val="00B45ACC"/>
     <w:rsid w:val="00B50FD0"/>
     <w:rsid w:val="00B51A07"/>
     <w:rsid w:val="00B52D6A"/>
     <w:rsid w:val="00B53B55"/>
     <w:rsid w:val="00B54A3E"/>
     <w:rsid w:val="00B63255"/>
     <w:rsid w:val="00B646AB"/>
     <w:rsid w:val="00B71D6D"/>
     <w:rsid w:val="00B81024"/>
     <w:rsid w:val="00B8256B"/>
     <w:rsid w:val="00B9067A"/>
     <w:rsid w:val="00B95E65"/>
     <w:rsid w:val="00B9703E"/>
     <w:rsid w:val="00BA6367"/>
     <w:rsid w:val="00BA6BFE"/>
     <w:rsid w:val="00BA6D4E"/>
     <w:rsid w:val="00BB44C9"/>
     <w:rsid w:val="00BC07D8"/>
+    <w:rsid w:val="00BC15BA"/>
     <w:rsid w:val="00BD5D40"/>
     <w:rsid w:val="00BE0846"/>
     <w:rsid w:val="00BE2ED0"/>
     <w:rsid w:val="00BF0891"/>
     <w:rsid w:val="00BF0CF3"/>
     <w:rsid w:val="00BF57A0"/>
     <w:rsid w:val="00C0247D"/>
     <w:rsid w:val="00C036A5"/>
     <w:rsid w:val="00C04C31"/>
     <w:rsid w:val="00C066E5"/>
     <w:rsid w:val="00C14778"/>
     <w:rsid w:val="00C153B2"/>
     <w:rsid w:val="00C176D5"/>
     <w:rsid w:val="00C24AA2"/>
+    <w:rsid w:val="00C24BC0"/>
     <w:rsid w:val="00C41EA5"/>
     <w:rsid w:val="00C43C17"/>
     <w:rsid w:val="00C45C5F"/>
     <w:rsid w:val="00C467AE"/>
     <w:rsid w:val="00C50516"/>
     <w:rsid w:val="00C53E67"/>
     <w:rsid w:val="00C53EC7"/>
     <w:rsid w:val="00C566CE"/>
     <w:rsid w:val="00C56E10"/>
     <w:rsid w:val="00C603A0"/>
     <w:rsid w:val="00C65D6B"/>
     <w:rsid w:val="00C65E52"/>
     <w:rsid w:val="00C666DF"/>
     <w:rsid w:val="00C743C7"/>
     <w:rsid w:val="00C80D5B"/>
     <w:rsid w:val="00C92716"/>
     <w:rsid w:val="00C94A59"/>
     <w:rsid w:val="00CA54AA"/>
     <w:rsid w:val="00CA5FE3"/>
+    <w:rsid w:val="00CA7979"/>
     <w:rsid w:val="00CB2F7D"/>
     <w:rsid w:val="00CB3C67"/>
     <w:rsid w:val="00CB54B1"/>
     <w:rsid w:val="00CB5C8D"/>
+    <w:rsid w:val="00CC25DE"/>
     <w:rsid w:val="00CE393E"/>
     <w:rsid w:val="00CF0E2F"/>
     <w:rsid w:val="00CF2B1B"/>
     <w:rsid w:val="00CF73AD"/>
     <w:rsid w:val="00D00C09"/>
     <w:rsid w:val="00D0239F"/>
     <w:rsid w:val="00D04D2F"/>
     <w:rsid w:val="00D07E18"/>
     <w:rsid w:val="00D10DF8"/>
     <w:rsid w:val="00D15F61"/>
     <w:rsid w:val="00D34EAD"/>
     <w:rsid w:val="00D36834"/>
     <w:rsid w:val="00D37933"/>
     <w:rsid w:val="00D40320"/>
     <w:rsid w:val="00D41FC3"/>
     <w:rsid w:val="00D427B4"/>
     <w:rsid w:val="00D45AF3"/>
     <w:rsid w:val="00D4630B"/>
     <w:rsid w:val="00D46325"/>
     <w:rsid w:val="00D52AA7"/>
     <w:rsid w:val="00D556F7"/>
     <w:rsid w:val="00D62CCF"/>
     <w:rsid w:val="00D6465F"/>
     <w:rsid w:val="00D651BE"/>
     <w:rsid w:val="00D6631C"/>
     <w:rsid w:val="00D66E82"/>
     <w:rsid w:val="00D675B4"/>
     <w:rsid w:val="00D679AF"/>
+    <w:rsid w:val="00D67A90"/>
     <w:rsid w:val="00D77D42"/>
     <w:rsid w:val="00D80667"/>
     <w:rsid w:val="00D909B6"/>
     <w:rsid w:val="00D92333"/>
+    <w:rsid w:val="00D9514B"/>
     <w:rsid w:val="00DA19DB"/>
     <w:rsid w:val="00DA1F2C"/>
     <w:rsid w:val="00DA530A"/>
     <w:rsid w:val="00DA53FB"/>
     <w:rsid w:val="00DB4ED4"/>
     <w:rsid w:val="00DB6834"/>
     <w:rsid w:val="00DC12EA"/>
     <w:rsid w:val="00DC15E5"/>
     <w:rsid w:val="00DC3479"/>
+    <w:rsid w:val="00DD01C3"/>
     <w:rsid w:val="00DD6CFC"/>
     <w:rsid w:val="00DE0E24"/>
     <w:rsid w:val="00DE4EBF"/>
     <w:rsid w:val="00DE5174"/>
     <w:rsid w:val="00DF1959"/>
     <w:rsid w:val="00DF3434"/>
     <w:rsid w:val="00E02A1E"/>
     <w:rsid w:val="00E11ADD"/>
     <w:rsid w:val="00E20C3F"/>
     <w:rsid w:val="00E306C0"/>
     <w:rsid w:val="00E349FD"/>
     <w:rsid w:val="00E371FC"/>
     <w:rsid w:val="00E43785"/>
     <w:rsid w:val="00E43D14"/>
     <w:rsid w:val="00E51F64"/>
     <w:rsid w:val="00E62490"/>
     <w:rsid w:val="00E65284"/>
     <w:rsid w:val="00E70420"/>
     <w:rsid w:val="00E71EE9"/>
+    <w:rsid w:val="00E7518E"/>
     <w:rsid w:val="00E82024"/>
+    <w:rsid w:val="00E82CA7"/>
     <w:rsid w:val="00E857EB"/>
     <w:rsid w:val="00E8617B"/>
     <w:rsid w:val="00E90FD0"/>
     <w:rsid w:val="00E942AA"/>
     <w:rsid w:val="00E947FC"/>
     <w:rsid w:val="00EA0863"/>
     <w:rsid w:val="00EA2F65"/>
     <w:rsid w:val="00EA5D65"/>
     <w:rsid w:val="00EB1F6C"/>
     <w:rsid w:val="00EC0835"/>
     <w:rsid w:val="00EC2AE0"/>
     <w:rsid w:val="00EC354B"/>
     <w:rsid w:val="00EC36A1"/>
     <w:rsid w:val="00ED07AE"/>
     <w:rsid w:val="00EE17AD"/>
     <w:rsid w:val="00EE40C4"/>
+    <w:rsid w:val="00EE6819"/>
     <w:rsid w:val="00EF1B12"/>
     <w:rsid w:val="00EF1F67"/>
     <w:rsid w:val="00EF2C6D"/>
     <w:rsid w:val="00F0407A"/>
     <w:rsid w:val="00F05C8A"/>
     <w:rsid w:val="00F0698E"/>
     <w:rsid w:val="00F112A5"/>
     <w:rsid w:val="00F11E57"/>
     <w:rsid w:val="00F133D3"/>
     <w:rsid w:val="00F15FD0"/>
     <w:rsid w:val="00F1606F"/>
     <w:rsid w:val="00F16FC0"/>
     <w:rsid w:val="00F25454"/>
     <w:rsid w:val="00F3560F"/>
     <w:rsid w:val="00F35A6C"/>
+    <w:rsid w:val="00F37F38"/>
     <w:rsid w:val="00F461E2"/>
     <w:rsid w:val="00F47163"/>
     <w:rsid w:val="00F63D46"/>
     <w:rsid w:val="00F65AD1"/>
+    <w:rsid w:val="00F66BE5"/>
     <w:rsid w:val="00F70682"/>
     <w:rsid w:val="00F74279"/>
     <w:rsid w:val="00F76EAF"/>
     <w:rsid w:val="00F801F0"/>
     <w:rsid w:val="00F80B24"/>
     <w:rsid w:val="00F80E9A"/>
+    <w:rsid w:val="00F811D2"/>
     <w:rsid w:val="00F83B00"/>
     <w:rsid w:val="00F93B05"/>
     <w:rsid w:val="00FA1091"/>
     <w:rsid w:val="00FA3991"/>
     <w:rsid w:val="00FA5262"/>
+    <w:rsid w:val="00FA61A8"/>
     <w:rsid w:val="00FA7A00"/>
     <w:rsid w:val="00FB01ED"/>
+    <w:rsid w:val="00FB07ED"/>
     <w:rsid w:val="00FB561F"/>
     <w:rsid w:val="00FB750E"/>
+    <w:rsid w:val="00FC3CB0"/>
     <w:rsid w:val="00FC4C4E"/>
+    <w:rsid w:val="00FC4C88"/>
     <w:rsid w:val="00FC5184"/>
     <w:rsid w:val="00FD17B0"/>
     <w:rsid w:val="00FD1D7E"/>
     <w:rsid w:val="00FD3839"/>
     <w:rsid w:val="00FD50FF"/>
     <w:rsid w:val="00FD557E"/>
     <w:rsid w:val="00FE3CF1"/>
     <w:rsid w:val="00FE4903"/>
     <w:rsid w:val="00FF06A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="607C9E11"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{598C8D7E-F05B-4D6E-9AE8-5DABCD2E3E22}"/>
+  <w15:docId w15:val="{86AF2767-661B-4D9E-B5DB-945CA3B6211E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -28712,50 +28784,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F15FD0"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -29201,618 +29274,57 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="003137C2"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...559 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apa.org/ed/accreditation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apaacred@apa.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.appic.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.appic.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apa.org/ed/accreditation" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apaacred@apa.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -30036,75 +29548,331 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bc4dfa4a-4760-4b26-bf50-b202378a6c30">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010097AC2C2616BA234BA07DA413D72BD786" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="70c2e509375300513e3336dcd3b93919">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bc4dfa4a-4760-4b26-bf50-b202378a6c30" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a5e1b64d32d3a20f44cd70e67ad79a81" ns2:_="">
+    <xsd:import namespace="bc4dfa4a-4760-4b26-bf50-b202378a6c30"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc4dfa4a-4760-4b26-bf50-b202378a6c30" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5db62fa6-8c5c-422d-a690-07ceee0dae75" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{208DDC74-5710-4CAC-AF1E-4C15DC046385}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bc4dfa4a-4760-4b26-bf50-b202378a6c30"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCD42C4F-F812-4236-9124-77C28DD275E0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C82AC72F-6A3B-4202-AA3B-604EBD5CE0A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="bc4dfa4a-4760-4b26-bf50-b202378a6c30"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>11375</Words>
-  <Characters>64844</Characters>
+  <Words>11345</Words>
+  <Characters>64672</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>540</Lines>
-  <Paragraphs>152</Paragraphs>
+  <Lines>538</Lines>
+  <Paragraphs>151</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>76067</CharactersWithSpaces>
+  <CharactersWithSpaces>75866</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Weiler-Timmins Ph.D, Erica</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010097AC2C2616BA234BA07DA413D72BD786</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>